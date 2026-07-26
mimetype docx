--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -3,77 +3,77 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7182F13B" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="005579C3" w:rsidRDefault="00014CAF" w:rsidP="009A69E5">
+    <w:p w14:paraId="102CC03C" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="005579C3" w:rsidRDefault="00014CAF" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005579C3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="6"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（様式７）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476D6755" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRDefault="00183BF0" w:rsidP="009A69E5">
+    <w:p w14:paraId="1FD769EF" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRDefault="00183BF0" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidR="00254CB6">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
@@ -130,300 +130,307 @@
       <w:r w:rsidR="00AF5B10">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A3B2E">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00254CB6">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B220E4E" w14:textId="77777777" w:rsidR="009A69E5" w:rsidRPr="00EE5567" w:rsidRDefault="009A69E5" w:rsidP="009A69E5">
+    <w:p w14:paraId="2607A8C7" w14:textId="77777777" w:rsidR="009A69E5" w:rsidRPr="00EE5567" w:rsidRDefault="009A69E5" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="6"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="748BABC9" w14:textId="77777777" w:rsidR="00342741" w:rsidRPr="004B2793" w:rsidRDefault="009A69E5" w:rsidP="009A69E5">
+    <w:p w14:paraId="0EE2A18E" w14:textId="77777777" w:rsidR="00342741" w:rsidRPr="004B2793" w:rsidRDefault="009A69E5" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>公益</w:t>
       </w:r>
       <w:r w:rsidR="00E937A5" w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>財団法人</w:t>
       </w:r>
       <w:r w:rsidR="00342741" w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>前橋観光コンベンション協会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4A3BFA" w14:textId="77777777" w:rsidR="0070453E" w:rsidRPr="004B2793" w:rsidRDefault="00E937A5" w:rsidP="009A69E5">
+    <w:p w14:paraId="275C6E19" w14:textId="71592E40" w:rsidR="0070453E" w:rsidRPr="004B2793" w:rsidRDefault="00E937A5" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>理事長</w:t>
       </w:r>
       <w:r w:rsidR="00342741" w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　曽　我　孝　之　様</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="13EBA656" w14:textId="77777777" w:rsidR="00CC2C85" w:rsidRPr="004B2793" w:rsidRDefault="00CC2C85" w:rsidP="009A69E5">
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA70FD">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>丸　山　勝　弘</w:t>
+      </w:r>
+      <w:r w:rsidR="00342741" w:rsidRPr="004B2793">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　様</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF880B0" w14:textId="77777777" w:rsidR="00CC2C85" w:rsidRPr="004B2793" w:rsidRDefault="00CC2C85" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5258F3C7" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00183BF0" w:rsidP="00EE5567">
+    <w:p w14:paraId="1B6D9DFB" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00183BF0" w:rsidP="00EE5567">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　 </w:t>
       </w:r>
       <w:r w:rsidR="00940E0C" w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>所在地</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398CFE86" w14:textId="77A0DE74" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00EE5567" w:rsidP="009A69E5">
+    <w:p w14:paraId="575268F2" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00EE5567" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidR="00940E0C" w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">申請者　</w:t>
       </w:r>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C519B9">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00940E0C" w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>名</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="710D1D5D" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00EE5567" w:rsidP="009A69E5">
+        <w:t>法人名</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F90DFB0" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00EE5567" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　 </w:t>
       </w:r>
       <w:r w:rsidR="00940E0C" w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　　代表者　　　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　</w:t>
       </w:r>
       <w:r w:rsidR="00940E0C" w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　印　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2C6BF4" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
+    <w:p w14:paraId="43E21943" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06362A2A" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00EE5567" w:rsidP="009A69E5">
+    <w:p w14:paraId="53EFED44" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00EE5567" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>誘 致 促 進 助 成 金 交 付 請 求 書</w:t>
       </w:r>
       <w:r w:rsidR="00940E0C" w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FC3B69" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
+    <w:p w14:paraId="366E1FF2" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75802726" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00A52E86" w:rsidP="009A69E5">
+    <w:p w14:paraId="39CC6360" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00A52E86" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidR="00B660C3" w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00722B47" w:rsidRPr="004B2793">
@@ -433,156 +440,156 @@
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidR="003E7501" w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00EE5567" w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>年度誘致促進助成金</w:t>
       </w:r>
       <w:r w:rsidR="00940E0C" w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>について、下記のとおり請求します。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506ACE3F" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
+    <w:p w14:paraId="710D3942" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C772107" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
+    <w:p w14:paraId="235A7B96" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>記</w:t>
       </w:r>
       <w:r w:rsidR="00616D52" w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713AD0B9" w14:textId="77777777" w:rsidR="00616D52" w:rsidRPr="004B2793" w:rsidRDefault="00616D52" w:rsidP="009A69E5">
+    <w:p w14:paraId="6143DE77" w14:textId="77777777" w:rsidR="00616D52" w:rsidRPr="004B2793" w:rsidRDefault="00616D52" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78663879" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
+    <w:p w14:paraId="03BA652F" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0491701F" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="00422FB1">
+    <w:p w14:paraId="20C86968" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="00422FB1">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="275"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">１　コンベンション名　</w:t>
       </w:r>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8719F8" w14:textId="77777777" w:rsidR="00422FB1" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="00422FB1">
+    <w:p w14:paraId="43809080" w14:textId="77777777" w:rsidR="00422FB1" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="00422FB1">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="275"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BFC2E97" w14:textId="77777777" w:rsidR="00422FB1" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="00422FB1">
+    <w:p w14:paraId="3634508C" w14:textId="77777777" w:rsidR="00422FB1" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="00422FB1">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="275"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">２　</w:t>
       </w:r>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="250"/>
           <w:kern w:val="0"/>
           <w:fitText w:val="2200" w:id="1802728960"/>
         </w:rPr>
@@ -590,84 +597,84 @@
       </w:r>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:fitText w:val="2200" w:id="1802728960"/>
         </w:rPr>
         <w:t>額</w:t>
       </w:r>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　円</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6494151E" w14:textId="77777777" w:rsidR="00422FB1" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="00422FB1">
+    <w:p w14:paraId="1002E0BB" w14:textId="77777777" w:rsidR="00422FB1" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="00422FB1">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="275"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FFB1DEE" w14:textId="77777777" w:rsidR="00422FB1" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="00422FB1">
+    <w:p w14:paraId="59741F8D" w14:textId="77777777" w:rsidR="00422FB1" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="00422FB1">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="275"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>３　添付書類</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB7FADD" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
+    <w:p w14:paraId="56EB5836" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
       <w:r w:rsidR="0094763A" w:rsidRPr="004B2793">
@@ -677,747 +684,723 @@
         </w:rPr>
         <w:t>助成金額決定</w:t>
       </w:r>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>通知書</w:t>
       </w:r>
       <w:r w:rsidR="00014CAF" w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>(様式６)</w:t>
       </w:r>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>の写し</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501FF475" w14:textId="0B33680B" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
+    <w:p w14:paraId="1DA3F05A" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) </w:t>
       </w:r>
       <w:r w:rsidR="00014CAF" w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t>振込口座通帳の</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="74F2163A" w14:textId="77777777" w:rsidR="00422FB1" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="009A69E5">
+        <w:t>振込口座通帳の中表紙の写し</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35487347" w14:textId="77777777" w:rsidR="00422FB1" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="064B943A" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="009A69E5">
+    <w:p w14:paraId="377B48AE" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="009A69E5">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2793">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　４　振込先金融機関名等</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="52" w:type="dxa"/>
           <w:right w:w="52" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="8084"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B2793" w:rsidRPr="004B2793" w14:paraId="0B38128E" w14:textId="77777777" w:rsidTr="00422FB1">
+      <w:tr w:rsidR="004B2793" w:rsidRPr="004B2793" w14:paraId="14D30DB7" w14:textId="77777777" w:rsidTr="00422FB1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="547"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8230F1" w14:textId="77777777" w:rsidR="00422FB1" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="009A69E5">
+          <w:p w14:paraId="0FA0058B" w14:textId="77777777" w:rsidR="00422FB1" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="009A69E5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B2793">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>口座名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="499C460C" w14:textId="77777777" w:rsidR="00422FB1" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="00422FB1">
+          <w:p w14:paraId="0901602B" w14:textId="77777777" w:rsidR="00422FB1" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="00422FB1">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B2793">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="004B2793">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>カナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2793" w:rsidRPr="004B2793" w14:paraId="1F879424" w14:textId="77777777" w:rsidTr="00422FB1">
+      <w:tr w:rsidR="004B2793" w:rsidRPr="004B2793" w14:paraId="752AE467" w14:textId="77777777" w:rsidTr="00422FB1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="838"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="012C7D0C" w14:textId="77777777" w:rsidR="00422FB1" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="009A69E5">
+          <w:p w14:paraId="7FC1F2E1" w14:textId="77777777" w:rsidR="00422FB1" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="009A69E5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22C5F653" w14:textId="77777777" w:rsidR="00422FB1" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="009A69E5">
+          <w:p w14:paraId="4E8F93EE" w14:textId="77777777" w:rsidR="00422FB1" w:rsidRPr="004B2793" w:rsidRDefault="00422FB1" w:rsidP="009A69E5">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B2793">
               <w:rPr>
                 <w:rFonts w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　漢字</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00940E0C" w:rsidRPr="004B2793" w14:paraId="58B82EBA" w14:textId="77777777" w:rsidTr="00333ECA">
+      <w:tr w:rsidR="00940E0C" w:rsidRPr="004B2793" w14:paraId="4E553F04" w14:textId="77777777" w:rsidTr="00333ECA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1306"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
-          <w:p w14:paraId="2F4ADAB8" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00183BF0" w:rsidP="009A69E5">
+          <w:p w14:paraId="0989468C" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00183BF0" w:rsidP="009A69E5">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:wordWrap/>
               <w:spacing w:before="188" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B2793">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>口座番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65B5986D" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
+          <w:p w14:paraId="72641789" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:wordWrap/>
               <w:spacing w:before="154" w:line="360" w:lineRule="exact"/>
               <w:ind w:firstLineChars="1000" w:firstLine="2754"/>
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B2793">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">銀行・信用金庫　　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="00183BF0" w:rsidRPr="004B2793">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="004B2793">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t>本・支</w:t>
             </w:r>
             <w:r w:rsidR="003E7501" w:rsidRPr="004B2793">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="004B2793">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t>店</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02A56C0D" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
+          <w:p w14:paraId="04E7E932" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:wordWrap/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B2793">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　信用組合・農協</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F2ECD72" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
+          <w:p w14:paraId="4FE9D18B" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:wordWrap/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="618C5406" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
+          <w:p w14:paraId="5818AC0B" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:wordWrap/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B2793">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="004B2793">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t>１　普通№</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F805134" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
+          <w:p w14:paraId="458D0713" w14:textId="77777777" w:rsidR="00940E0C" w:rsidRPr="004B2793" w:rsidRDefault="00940E0C" w:rsidP="009A69E5">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:wordWrap/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B2793">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="004B2793">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t>２　当座№</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CE5728F" w14:textId="77777777" w:rsidR="00AF5B10" w:rsidRPr="004B2793" w:rsidRDefault="00AF5B10" w:rsidP="00D50169">
-[...54 lines deleted...]
-    <w:p w14:paraId="1D00992D" w14:textId="77777777" w:rsidR="005B0BD5" w:rsidRPr="00202562" w:rsidRDefault="005B0BD5" w:rsidP="00D50169">
+    <w:p w14:paraId="375F517F" w14:textId="77777777" w:rsidR="00AF5B10" w:rsidRPr="004B2793" w:rsidRDefault="00AF5B10" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC65531" w14:textId="77777777" w:rsidR="005B0BD5" w:rsidRPr="004B2793" w:rsidRDefault="005B0BD5" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79BF33C1" w14:textId="77777777" w:rsidR="005B0BD5" w:rsidRDefault="005B0BD5" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37317617" w14:textId="77777777" w:rsidR="005B0BD5" w:rsidRDefault="005B0BD5" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F8C174F" w14:textId="77777777" w:rsidR="005B0BD5" w:rsidRDefault="005B0BD5" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C67326D" w14:textId="77777777" w:rsidR="005B0BD5" w:rsidRPr="00202562" w:rsidRDefault="005B0BD5" w:rsidP="00D50169">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202562">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>■振込口座通帳中表紙について</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B011031" w14:textId="6F04A691" w:rsidR="005B0BD5" w:rsidRPr="00202562" w:rsidRDefault="005B0BD5" w:rsidP="00D50169">
+    <w:p w14:paraId="5E065BD5" w14:textId="77777777" w:rsidR="005B0BD5" w:rsidRPr="00202562" w:rsidRDefault="005B0BD5" w:rsidP="00D50169">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202562">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　助成金の振込みを実施する際、振込エラー防止の</w:t>
       </w:r>
       <w:r w:rsidR="00CB685D" w:rsidRPr="00202562">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>ため</w:t>
       </w:r>
       <w:r w:rsidRPr="00202562">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>、口座名義・口座番号などを確認するため「振込口座通帳の</w:t>
       </w:r>
-      <w:r w:rsidR="00B41327" w:rsidRPr="00B41327">
+      <w:r w:rsidRPr="00202562">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
-          <w:bCs/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>表紙・</w:t>
-      </w:r>
+        <w:t>中表紙</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202562">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>の写し」の提出をお願いいたしております。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FDEB39" w14:textId="77777777" w:rsidR="005B0BD5" w:rsidRPr="00202562" w:rsidRDefault="005B0BD5" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C35B251" w14:textId="77777777" w:rsidR="005B0BD5" w:rsidRPr="00202562" w:rsidRDefault="005B0BD5" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202562">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>○通帳の中表紙とは？</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB685D" w:rsidRPr="00202562">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00615D51">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>通帳</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202562">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>表紙の裏側の見開きに、カタカナでの口座名義、口座番号</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB685D" w:rsidRPr="00202562">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>、金融機関コード</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202562">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>などが記載されているページ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54196" w:rsidRPr="00202562">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>のことを指します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03068148" w14:textId="77777777" w:rsidR="00F54196" w:rsidRPr="00202562" w:rsidRDefault="00F54196" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B9A4EF2" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRPr="00202562" w:rsidRDefault="00F54196" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00202562">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
-          <w:u w:val="single"/>
-[...111 lines deleted...]
-          <w:kern w:val="0"/>
         </w:rPr>
         <w:t>＜一般的な銀行など場合＞</w:t>
       </w:r>
       <w:r w:rsidRPr="00202562">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EADC585" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00202562" w:rsidP="00D50169">
+    <w:p w14:paraId="59D35EB3" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00202562" w:rsidP="00D50169">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:kern w:val="0"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="203A35BD" wp14:editId="742C55E5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33A8744A" wp14:editId="6081FAA5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1384935</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>80010</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2600325" cy="3056890"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="角丸四角形 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2600325" cy="3056890"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 11172"/>
                           </a:avLst>
@@ -1437,63 +1420,63 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="29FA5C66" id="角丸四角形 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:109.05pt;margin-top:6.3pt;width:204.75pt;height:240.7pt;z-index:251706880;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="7321f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwB+j+nAIAAJEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22nTR9BnSJokWFA&#10;0RZth54VWYo9SKImKXGyXz9KfiToih2G5eCQIvlR/ETy+manFdkK5xswJS1OckqE4VA1Zl3S76/L&#10;L5eU+MBMxRQYUdK98PRm/vnTdWtnYgI1qEo4giDGz1pb0joEO8syz2uhmT8BKwwaJTjNAqpunVWO&#10;tYiuVTbJ8/OsBVdZB1x4j6d3nZHOE76UgodHKb0IRJUU7xbS16XvKn6z+TWbrR2zdcP7a7B/uIVm&#10;jcGkI9QdC4xsXPMHlG64Aw8ynHDQGUjZcJFqwGqK/F01LzWzItWC5Hg70uT/Hyx/2L7YJ4c0tNbP&#10;PIqxip10Ov7j/cgukbUfyRK7QDgeTs7z/HQypYSj7TSfnl9eJTqzQ7h1PnwVoEkUSupgY6pnfJLE&#10;FNve+5Aoq4hhGnuDVT8okVrhA2yZIkVRXEziAyFi74zSgBkjDSwbpdITKhMPPKimimdJcevVrXIE&#10;sUq6XOb469GO3BAxhmaH6pMU9kpEDGWehSRNFetNt06NKUZYxrkwoehMNatEl216nCy2coxIhSTA&#10;iCzxliN2DzB4diADdsdA7x9DRerrMTj/28W64DEiZQYTxmDdGHAfASisqs/c+Q8kddREllZQ7Z8c&#10;cdBNlbd82eBD3zMfnpjDV8SBw9UQHvEjFbQlhV6ipAb366Pz6I/djVZKWhzLkvqfG+YEJeqbwb6/&#10;Ks7O4hwn5Wx6MUHFHVtWxxaz0beAr1/gErI8idE/qEGUDvQbbpBFzIomZjjmLikPblBuQ7cucAdx&#10;sVgkN5xdy8K9ebE8gkdWY1++7t6Ys323BxyUBxhGuG/hjtGDb4w0sNgEkE2IxgOvvYJznxqn31Fx&#10;sRzryeuwSee/AQAA//8DAFBLAwQUAAYACAAAACEAADEclOEAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPy07DMBBF90j8gzVI7KiTKIQQ4lRRJRAsWPQh2LrxEEf4EcVum/L1DKuym9E9unOmXs7W&#10;sCNOYfBOQLpIgKHrvBpcL2C3fb4rgYUonZLGOxRwxgDL5vqqlpXyJ7fG4yb2jEpcqKQAHeNYcR46&#10;jVaGhR/RUfblJysjrVPP1SRPVG4Nz5Kk4FYOji5oOeJKY/e9OVgB3fvr9uezbPWLest369WHOd+3&#10;qRC3N3P7BCziHC8w/OmTOjTktPcHpwIzArK0TAmlICuAEVBkDzTsBeSPeQK8qfn/F5pfAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALAH6P6cAgAAkQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAAxHJThAAAACgEAAA8AAAAAAAAAAAAAAAAA9gQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="2pt"/>
+              <v:roundrect w14:anchorId="344BE46F" id="角丸四角形 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:109.05pt;margin-top:6.3pt;width:204.75pt;height:240.7pt;z-index:251706880;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" arcsize="7321f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwB+j+nAIAAJEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22nTR9BnSJokWFA&#10;0RZth54VWYo9SKImKXGyXz9KfiToih2G5eCQIvlR/ETy+manFdkK5xswJS1OckqE4VA1Zl3S76/L&#10;L5eU+MBMxRQYUdK98PRm/vnTdWtnYgI1qEo4giDGz1pb0joEO8syz2uhmT8BKwwaJTjNAqpunVWO&#10;tYiuVTbJ8/OsBVdZB1x4j6d3nZHOE76UgodHKb0IRJUU7xbS16XvKn6z+TWbrR2zdcP7a7B/uIVm&#10;jcGkI9QdC4xsXPMHlG64Aw8ynHDQGUjZcJFqwGqK/F01LzWzItWC5Hg70uT/Hyx/2L7YJ4c0tNbP&#10;PIqxip10Ov7j/cgukbUfyRK7QDgeTs7z/HQypYSj7TSfnl9eJTqzQ7h1PnwVoEkUSupgY6pnfJLE&#10;FNve+5Aoq4hhGnuDVT8okVrhA2yZIkVRXEziAyFi74zSgBkjDSwbpdITKhMPPKimimdJcevVrXIE&#10;sUq6XOb469GO3BAxhmaH6pMU9kpEDGWehSRNFetNt06NKUZYxrkwoehMNatEl216nCy2coxIhSTA&#10;iCzxliN2DzB4diADdsdA7x9DRerrMTj/28W64DEiZQYTxmDdGHAfASisqs/c+Q8kddREllZQ7Z8c&#10;cdBNlbd82eBD3zMfnpjDV8SBw9UQHvEjFbQlhV6ipAb366Pz6I/djVZKWhzLkvqfG+YEJeqbwb6/&#10;Ks7O4hwn5Wx6MUHFHVtWxxaz0beAr1/gErI8idE/qEGUDvQbbpBFzIomZjjmLikPblBuQ7cucAdx&#10;sVgkN5xdy8K9ebE8gkdWY1++7t6Ys323BxyUBxhGuG/hjtGDb4w0sNgEkE2IxgOvvYJznxqn31Fx&#10;sRzryeuwSee/AQAA//8DAFBLAwQUAAYACAAAACEAADEclOEAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPy07DMBBF90j8gzVI7KiTKIQQ4lRRJRAsWPQh2LrxEEf4EcVum/L1DKuym9E9unOmXs7W&#10;sCNOYfBOQLpIgKHrvBpcL2C3fb4rgYUonZLGOxRwxgDL5vqqlpXyJ7fG4yb2jEpcqKQAHeNYcR46&#10;jVaGhR/RUfblJysjrVPP1SRPVG4Nz5Kk4FYOji5oOeJKY/e9OVgB3fvr9uezbPWLest369WHOd+3&#10;qRC3N3P7BCziHC8w/OmTOjTktPcHpwIzArK0TAmlICuAEVBkDzTsBeSPeQK8qfn/F5pfAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALAH6P6cAgAAkQUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAAxHJThAAAACgEAAA8AAAAAAAAAAAAAAAAA9gQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CB685D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63E821E8" wp14:editId="5B69BAE3">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75797BE2" wp14:editId="5092752D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>32385</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>80011</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5483423" cy="3057472"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="図 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="hoshu_01.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1505,202 +1488,202 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5504705" cy="3069338"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7F600C" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
-[...131 lines deleted...]
-    <w:p w14:paraId="231543A4" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00202562" w:rsidP="00D50169">
+    <w:p w14:paraId="1CE4E022" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1377296F" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D7D39D3" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28203DD4" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F0B040" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A676F7" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782EDB56" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A16AE1" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="238DFE4D" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19618B2B" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E24B721" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="719243E7" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1343E9BC" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00202562" w:rsidP="00D50169">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:kern w:val="0"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02338F1A" wp14:editId="0F059CDC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DA624BA" wp14:editId="09DBC432">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3775709</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>89535</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="476250" cy="800100"/>
                 <wp:effectExtent l="38100" t="38100" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="直線矢印コネクタ 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1" flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="476250" cy="800100"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="38100">
@@ -1714,103 +1697,103 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="7905ECEA" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:shapetype w14:anchorId="25A57ADA" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="直線矢印コネクタ 5" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:297.3pt;margin-top:7.05pt;width:37.5pt;height:63pt;flip:x y;z-index:251720704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDajEgszwEAAOEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadICSxU13UOXjwOC&#10;FbDcvY6dWPhL46Fp/j1jp82iRUgrxMWxPX5v5r2Z7K5PzrKjgmSCb/l6VXOmvAyd8X3L7769e7Hl&#10;LKHwnbDBq5ZPKvHr/fNnuzE2ahOGYDsFjEh8asbY8gExNlWV5KCcSKsQlaegDuAE0hH6qgMxEruz&#10;1aaur6oxQBchSJUS3d7MQb4v/ForiZ+1TgqZbTnVhmWFst7ntdrvRNODiIOR5zLEP1ThhPGUdKG6&#10;ESjYTzB/UDkjIaSgcSWDq4LWRqqigdSs60dqvg4iqqKFzElxsSn9P1r56Xjwt0A2jDE1Kd5CVnHS&#10;4Ji2Jn6gnvKy+553OUY1s1MxcFoMVCdkki5fvbnavCabJYW2NQkqBlczYQZHSPheBcfypuUJQZh+&#10;wEPwnloVYE4hjh8TUkkEvAAy2Ho2tvzlNtPmMwpj3/qO4RRpshCM8L1VuaUEtJ4+D5rKDierZqIv&#10;SjPTUcVzwjJu6mCBHQUNSvdjvbDQywzRxtoFNKf/K+j8NsNUGcGnApfXJWPwuACd8QGK6EdZ8XQp&#10;Vc/vL6pnrVn2feim0uFiB81R8ec883lQfz8X+MOfuf8FAAD//wMAUEsDBBQABgAIAAAAIQD2yydl&#10;3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVShUBDnAqVcukBqSkf&#10;4MRLEhGvrdhtw9+zPdHjzjzNzpTr2Y7ihFMYHClIFwkIpNaZgToFX4ePxxcQIWoyenSECn4xwLq6&#10;vSl1YdyZ9niqYyc4hEKhFfQx+kLK0PZodVg4j8Tet5usjnxOnTSTPnO4HeUySXJp9UD8odceNz22&#10;P/XRKnh+37fNYWfqz2xINz7utv5huVXq/m5+ewURcY7/MFzqc3WouFPjjmSCGBU8rbKcUTayFAQD&#10;eb5iobkISQqyKuX1hOoPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2oxILM8BAADhAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA9ssnZd4AAAAK&#10;AQAADwAAAAAAAAAAAAAAAAApBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADQFAAAA&#10;AA==&#10;" strokecolor="black [3040]" strokeweight="3pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D0A5B3" w14:textId="77777777" w:rsidR="00F54196" w:rsidRPr="00202562" w:rsidRDefault="00F54196" w:rsidP="00D50169">
+    <w:p w14:paraId="2F6A8BAB" w14:textId="77777777" w:rsidR="00F54196" w:rsidRPr="00202562" w:rsidRDefault="00F54196" w:rsidP="00D50169">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202562">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>＜ゆうちょ銀行の場合＞</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C718391" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00202562" w:rsidP="00D50169">
+    <w:p w14:paraId="257CE5B5" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00202562" w:rsidP="00D50169">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:kern w:val="0"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="655F512E" wp14:editId="14BA3777">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33EC2FDC" wp14:editId="06F4E178">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>80010</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>80010</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3400425" cy="4124325"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="角丸四角形 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3400425" cy="4124325"/>
                         </a:xfrm>
                         <a:prstGeom prst="roundRect">
                           <a:avLst>
                             <a:gd name="adj" fmla="val 11172"/>
                           </a:avLst>
@@ -1822,63 +1805,63 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="1275DDB4" id="角丸四角形 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:6.3pt;margin-top:6.3pt;width:267.75pt;height:324.75pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="7321f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+qnmPZAIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/3RdN2COkXQIsOA&#10;oi3WDj0zshR7kERNUuJ0v36U7Cbdx2lYDgolUo/k06MvLvdGs530oUfb8Oqk5ExagW1vNw3/+rh6&#10;94GzEMG2oNHKhj/LwC8Xb99cDG4ua+xQt9IzArFhPriGdzG6eVEE0UkD4QSdtORU6A1E2vpN0XoY&#10;CN3ooi7L98WAvnUehQyBTq9HJ19kfKWkiHdKBRmZbjjVFvPq87pOa7G4gPnGg+t6MZUB/1CFgd5S&#10;0gPUNURgW9//AWV64TGgiicCTYFK9ULmHqibqvytm4cOnMy9EDnBHWgK/w9W3O4e3L0nGgYX5oHM&#10;1MVeeZP+qT62z2Q9H8iS+8gEHZ7OynJWn3EmyDer6tkpbQinOF53PsRPEg1LRsM9bm37hZ4kMwW7&#10;mxAzZS2zYEgb0H7jTBlND7ADzaqqOq8nxCmYsF8w002Lq17r/ITasqHh9RkVRRUBKUlpiGQa1zY8&#10;2A1noDckURF9Th9Q9226noCC36yvtGeUtuGrVUm/KfEvYSn3NYRujMuuKUzbBCOz4KitRMORz2St&#10;sX2+98zjqMDgxKontBsI8R48dUxl0xjFO1qURuoFJ4uzDv2Pv52neFICeTkbSMLU5/cteMmZ/mxJ&#10;Ix+r2SxpPm9mZ+c1bfxrz/q1x27NFVL7FQ2sE9lM8VG/mMqjeaJpW6as5AIrKPfI6LS5iuNo0bwK&#10;uVzmMNK5g3hjH5xI4ImnxOPj/gm8m5QRSVS3+CJ3mOfnHrV0jB1ffLmNqPoDwyOvE900I1l/0zyn&#10;IXy9z1HHr87iJwAAAP//AwBQSwMEFAAGAAgAAAAhADCa353eAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81qwzAQhO+FvoPYQm+NbJMY41oOJtDSHnrID+1VsTaWibQylpI4ffqqUEhPyzDD7DfV&#10;crKGnXH0vSMB6SwBhtQ61VMnYLd9eSqA+SBJSeMIBVzRw7K+v6tkqdyF1njehI7FEvKlFKBDGErO&#10;favRSj9zA1L0Dm60MkQ5dlyN8hLLreFZkuTcyp7iBy0HXGlsj5uTFdB+vG2/v4pGv6r3+W69+jTX&#10;RZMK8fgwNc/AAk7hFoZf/IgOdWTauxMpz0zUWR6Tfzf6i3mRAtsLyPMsBV5X/P+C+gcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA+qnmPZAIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwmt+d3gAAAAkBAAAPAAAAAAAAAAAAAAAAAL4EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="2pt"/>
+              <v:roundrect w14:anchorId="04A027AC" id="角丸四角形 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:6.3pt;margin-top:6.3pt;width:267.75pt;height:324.75pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="7321f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+qnmPZAIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/3RdN2COkXQIsOA&#10;oi3WDj0zshR7kERNUuJ0v36U7Cbdx2lYDgolUo/k06MvLvdGs530oUfb8Oqk5ExagW1vNw3/+rh6&#10;94GzEMG2oNHKhj/LwC8Xb99cDG4ua+xQt9IzArFhPriGdzG6eVEE0UkD4QSdtORU6A1E2vpN0XoY&#10;CN3ooi7L98WAvnUehQyBTq9HJ19kfKWkiHdKBRmZbjjVFvPq87pOa7G4gPnGg+t6MZUB/1CFgd5S&#10;0gPUNURgW9//AWV64TGgiicCTYFK9ULmHqibqvytm4cOnMy9EDnBHWgK/w9W3O4e3L0nGgYX5oHM&#10;1MVeeZP+qT62z2Q9H8iS+8gEHZ7OynJWn3EmyDer6tkpbQinOF53PsRPEg1LRsM9bm37hZ4kMwW7&#10;mxAzZS2zYEgb0H7jTBlND7ADzaqqOq8nxCmYsF8w002Lq17r/ITasqHh9RkVRRUBKUlpiGQa1zY8&#10;2A1noDckURF9Th9Q9226noCC36yvtGeUtuGrVUm/KfEvYSn3NYRujMuuKUzbBCOz4KitRMORz2St&#10;sX2+98zjqMDgxKontBsI8R48dUxl0xjFO1qURuoFJ4uzDv2Pv52neFICeTkbSMLU5/cteMmZ/mxJ&#10;Ix+r2SxpPm9mZ+c1bfxrz/q1x27NFVL7FQ2sE9lM8VG/mMqjeaJpW6as5AIrKPfI6LS5iuNo0bwK&#10;uVzmMNK5g3hjH5xI4ImnxOPj/gm8m5QRSVS3+CJ3mOfnHrV0jB1ffLmNqPoDwyOvE900I1l/0zyn&#10;IXy9z1HHr87iJwAAAP//AwBQSwMEFAAGAAgAAAAhADCa353eAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81qwzAQhO+FvoPYQm+NbJMY41oOJtDSHnrID+1VsTaWibQylpI4ffqqUEhPyzDD7DfV&#10;crKGnXH0vSMB6SwBhtQ61VMnYLd9eSqA+SBJSeMIBVzRw7K+v6tkqdyF1njehI7FEvKlFKBDGErO&#10;favRSj9zA1L0Dm60MkQ5dlyN8hLLreFZkuTcyp7iBy0HXGlsj5uTFdB+vG2/v4pGv6r3+W69+jTX&#10;RZMK8fgwNc/AAk7hFoZf/IgOdWTauxMpz0zUWR6Tfzf6i3mRAtsLyPMsBV5X/P+C+gcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA+qnmPZAIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwmt+d3gAAAAkBAAAPAAAAAAAAAAAAAAAAAL4EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CB685D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46EE9D55" wp14:editId="4B169C32">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F0276B9" wp14:editId="2C9178C4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>136525</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>80010</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3248025" cy="4010197"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="図 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="img_1.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1890,218 +1873,218 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3248025" cy="4010197"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D12CB7" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+    <w:p w14:paraId="43850847" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:kern w:val="0"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251729920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D730D98" wp14:editId="01DD5B7C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251729920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63D2BDB5" wp14:editId="26C4C609">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3937635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>89535</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2124075" cy="638175"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="テキスト ボックス 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2124075" cy="638175"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3AE8EFE3" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D">
+                          <w:p w14:paraId="3D692822" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D">
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>こちらの</w:t>
                             </w:r>
                             <w:r>
                               <w:t>ページの写しを</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="15479B21" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D">
+                          <w:p w14:paraId="06357C5E" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D">
                             <w:r>
                               <w:t>ご添付ください。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="3D730D98" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="63D2BDB5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="テキスト ボックス 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:310.05pt;margin-top:7.05pt;width:167.25pt;height:50.25pt;z-index:251729920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBl2mvNfAIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51k6WNBnSJr0WFA&#10;0RZrh54VWWqEyqImMbGzXz9Kdl5dLx12sSnx4+sTyfOLtrZspUI04Eo+PBpwppyEyrjnkv98vP50&#10;xllE4SphwamSr1XkF9OPH84bP1EjWICtVGDkxMVJ40u+QPSToohyoWoRj8ArR0oNoRZIx/BcVEE0&#10;5L22xWgwOCkaCJUPIFWMdHvVKfk0+9daSbzTOipktuSUG+ZvyN95+hbTczF5DsIvjOzTEP+QRS2M&#10;o6BbV1cCBVsG85er2sgAETQeSagL0NpIlWugaoaDV9U8LIRXuRYiJ/otTfH/uZW3qwd/Hxi2X6Gl&#10;B0yEND5OIl2melod6vSnTBnpicL1ljbVIpN0ORqOxoPTY84k6U4+nw1JJjfFztqHiN8U1CwJJQ/0&#10;LJktsbqJ2EE3kBQsgjXVtbE2H1IrqEsb2ErQI1rMOZLzA5R1rEnBjwfZ8YEuud7az62QL316eyjy&#10;Z10Kp3LT9GntmMgSrq1KGOt+KM1MlQl5I0chpXLbPDM6oTRV9B7DHr/L6j3GXR1kkSODw61xbRyE&#10;jqVDaquXDbW6w9Mb7tWdRGznbd8hc6jW1DgBupmKXl4bIvpGRLwXgYaIeoUWA97RR1ug14Fe4mwB&#10;4fdb9wlPvU1azhoaypLHX0sRFGf2u6Ou/zIcj9MU58P4+HREh7Cvme9r3LK+BGqZIa0gL7OY8Gg3&#10;og5QP9H+mKWopBJOUuyS40a8xG5V0P6RajbLIJpbL/DGPXiZXCd6U4M9tk8i+L7BkUbjFjbjKyav&#10;+rzDJksHsyWCNnkIEsEdqz3xNPN5jPr9lJbK/jmjdlt0+gcAAP//AwBQSwMEFAAGAAgAAAAhAA3S&#10;6n7cAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyok6pEaRqnAlS4cKJF&#10;nLexa1uN7ch20/D2LCc47c+MZr9tt7Mb2KRissELKBcFMOX7IK3XAj4Prw81sJTRSxyCVwK+VYJt&#10;d3vTYiPD1X+oaZ81oxCfGhRgch4bzlNvlMO0CKPypJ1CdJhpjJrLiFcKdwNfFkXFHVpPFwyO6sWo&#10;/ry/OAG7Z73WfY3R7Gpp7TR/nd71mxD3d/PTBlhWc/4zwy8+oUNHTMdw8TKxQUC1LEqykrCiSob1&#10;46oCdqRFSQ3vWv7/he4HAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZdprzXwCAACNBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADdLqftwAAAAK&#10;AQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3AE8EFE3" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D">
+                    <w:p w14:paraId="3D692822" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>こちらの</w:t>
                       </w:r>
                       <w:r>
                         <w:t>ページの写しを</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="15479B21" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D">
+                    <w:p w14:paraId="06357C5E" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D">
                       <w:r>
                         <w:t>ご添付ください。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AD4D90" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
-[...10 lines deleted...]
-    <w:p w14:paraId="4B854210" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00202562" w:rsidP="00D50169">
+    <w:p w14:paraId="619B561F" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F43C44C" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00202562" w:rsidP="00D50169">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:kern w:val="0"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251727872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="240B60AA" wp14:editId="63883193">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251727872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65EE15B8" wp14:editId="79C4147F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3432809</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>175260</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="866775" cy="685800"/>
                 <wp:effectExtent l="38100" t="19050" r="28575" b="38100"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="直線矢印コネクタ 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="866775" cy="685800"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="38100">
@@ -2115,472 +2098,467 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="68ADA112" id="直線矢印コネクタ 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:270.3pt;margin-top:13.8pt;width:68.25pt;height:54pt;flip:x;z-index:251727872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDxkjlzgEAANcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTxBEEyzk4fRyK&#10;NujjAxhqKRGlSGLJWtLfd0nZSpGiQBHkQvGxM7szu9rfToNhJ8CgnW34dlNyBla6Vtuu4T++v39T&#10;cRaisK0wzkLDZwj89vD61X70NVy53pkWkBGJDfXoG97H6OuiCLKHQYSN82DpUTkcRKQjdkWLYiT2&#10;wRRXZbkrRoetRychBLq9Wx75IfMrBTJ+USpAZKbhVFvMK+b1Ia3FYS/qDoXvtTyXIZ5RxSC0paQr&#10;1Z2Igv1C/RfVoCW64FTcSDcUTiktIWsgNdvyiZpvvfCQtZA5wa82hZejlZ9PR3uPZMPoQx38PSYV&#10;k8KBKaP9R+pp1kWVsinbNq+2wRSZpMtqt7u5ueZM0tOuuq7KbGux0CQ6jyF+ADewtGl4iCh018ej&#10;s5Ya5HBJIU6fQqRCCHgBJLCxbGz422pLtOkchTbvbMvi7GmeImphOwOpkQQ0lj6PSvIuzgYWoq+g&#10;mG6p4iVhHjI4GmQnQePR/tyuLBSZIEobs4KW9P8EnWMTDPLg/S9wjc4ZnY0rcNDWYRb9JGucLqWq&#10;Jf6ietGaZD+4ds59zXbQ9GR/zpOexvPPc4Y//o+H3wAAAP//AwBQSwMEFAAGAAgAAAAhALwxUkPg&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo00ATCHGqCkLVBQgo/QA3&#10;HpIIPyLbScPfM6xgNRrN0Z1zy/VsNJvQh95ZActFAgxt41RvWwGHj6erW2AhSqukdhYFfGOAdXV+&#10;VspCuZN9x2kfW0YhNhRSQBfjUHAemg6NDAs3oKXbp/NGRlp9y5WXJwo3mqdJknEje0sfOjngQ4fN&#10;1340ArZvj5genvXdy+vg692wqadxWwtxeTFv7oFFnOMfDL/6pA4VOR3daFVgWsDqJskIFZDmNAnI&#10;8nwJ7Ejk9SoDXpX8f4XqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPGSOXOAQAA1wMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALwxUkPgAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAKAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;" strokecolor="black [3040]" strokeweight="3pt">
+              <v:shape w14:anchorId="36749B57" id="直線矢印コネクタ 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:270.3pt;margin-top:13.8pt;width:68.25pt;height:54pt;flip:x;z-index:251727872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDxkjlzgEAANcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JTxBEEyzk4fRyK&#10;NujjAxhqKRGlSGLJWtLfd0nZSpGiQBHkQvGxM7szu9rfToNhJ8CgnW34dlNyBla6Vtuu4T++v39T&#10;cRaisK0wzkLDZwj89vD61X70NVy53pkWkBGJDfXoG97H6OuiCLKHQYSN82DpUTkcRKQjdkWLYiT2&#10;wRRXZbkrRoetRychBLq9Wx75IfMrBTJ+USpAZKbhVFvMK+b1Ia3FYS/qDoXvtTyXIZ5RxSC0paQr&#10;1Z2Igv1C/RfVoCW64FTcSDcUTiktIWsgNdvyiZpvvfCQtZA5wa82hZejlZ9PR3uPZMPoQx38PSYV&#10;k8KBKaP9R+pp1kWVsinbNq+2wRSZpMtqt7u5ueZM0tOuuq7KbGux0CQ6jyF+ADewtGl4iCh018ej&#10;s5Ya5HBJIU6fQqRCCHgBJLCxbGz422pLtOkchTbvbMvi7GmeImphOwOpkQQ0lj6PSvIuzgYWoq+g&#10;mG6p4iVhHjI4GmQnQePR/tyuLBSZIEobs4KW9P8EnWMTDPLg/S9wjc4ZnY0rcNDWYRb9JGucLqWq&#10;Jf6ietGaZD+4ds59zXbQ9GR/zpOexvPPc4Y//o+H3wAAAP//AwBQSwMEFAAGAAgAAAAhALwxUkPg&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo00ATCHGqCkLVBQgo/QA3&#10;HpIIPyLbScPfM6xgNRrN0Z1zy/VsNJvQh95ZActFAgxt41RvWwGHj6erW2AhSqukdhYFfGOAdXV+&#10;VspCuZN9x2kfW0YhNhRSQBfjUHAemg6NDAs3oKXbp/NGRlp9y5WXJwo3mqdJknEje0sfOjngQ4fN&#10;1340ArZvj5genvXdy+vg692wqadxWwtxeTFv7oFFnOMfDL/6pA4VOR3daFVgWsDqJskIFZDmNAnI&#10;8nwJ7Ejk9SoDXpX8f4XqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPGSOXOAQAA1wMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALwxUkPgAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAKAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;" strokecolor="black [3040]" strokeweight="3pt">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524434DB" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
-[...120 lines deleted...]
-    <w:p w14:paraId="2824A0D1" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRPr="005B0BD5" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+    <w:p w14:paraId="05CE53B5" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="576DEDCA" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F485093" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0447EA5A" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F63518" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="615FAE9C" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EBA8F28" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4612CE5E" w14:textId="77777777" w:rsidR="00F54196" w:rsidRDefault="00F54196" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A83C802" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C9CE918" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA6F490" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72013703" w14:textId="77777777" w:rsidR="00CB685D" w:rsidRPr="005B0BD5" w:rsidRDefault="00CB685D" w:rsidP="00D50169">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB685D" w:rsidRPr="005B0BD5" w:rsidSect="00183BF0">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:type="linesAndChars" w:linePitch="416" w:charSpace="7244"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B14FD36" w14:textId="77777777" w:rsidR="00315CE9" w:rsidRDefault="00315CE9">
+    <w:p w14:paraId="5B3FC519" w14:textId="77777777" w:rsidR="00091EEB" w:rsidRDefault="00091EEB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="562A84FD" w14:textId="77777777" w:rsidR="00315CE9" w:rsidRDefault="00315CE9">
+    <w:p w14:paraId="1F382725" w14:textId="77777777" w:rsidR="00091EEB" w:rsidRDefault="00091EEB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="0307BE28" w14:textId="77777777" w:rsidR="00555636" w:rsidRDefault="00555636">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="397668D1" w14:textId="77777777" w:rsidR="00555636" w:rsidRDefault="00555636">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19990376" w14:textId="77777777" w:rsidR="00315CE9" w:rsidRDefault="00315CE9">
+    <w:p w14:paraId="5148E6DC" w14:textId="77777777" w:rsidR="00091EEB" w:rsidRDefault="00091EEB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47DB762E" w14:textId="77777777" w:rsidR="00315CE9" w:rsidRDefault="00315CE9">
+    <w:p w14:paraId="08AE2D2F" w14:textId="77777777" w:rsidR="00091EEB" w:rsidRDefault="00091EEB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="238E2F4D" w14:textId="77777777" w:rsidR="00555636" w:rsidRDefault="00555636">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EAEF1E8" w14:textId="77777777" w:rsidR="00555636" w:rsidRDefault="00555636">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="275"/>
   <w:drawingGridVerticalSpacing w:val="207"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00555636"/>
     <w:rsid w:val="00014CAF"/>
     <w:rsid w:val="00020978"/>
     <w:rsid w:val="00050C86"/>
+    <w:rsid w:val="00091EEB"/>
     <w:rsid w:val="000C7342"/>
     <w:rsid w:val="000D6189"/>
     <w:rsid w:val="00127D7A"/>
     <w:rsid w:val="00135335"/>
     <w:rsid w:val="00183BF0"/>
     <w:rsid w:val="001C38A8"/>
     <w:rsid w:val="001D0DD6"/>
     <w:rsid w:val="00202562"/>
     <w:rsid w:val="00254CB6"/>
     <w:rsid w:val="0028520B"/>
     <w:rsid w:val="002A5815"/>
-    <w:rsid w:val="00315CE9"/>
     <w:rsid w:val="00333ECA"/>
     <w:rsid w:val="003369F6"/>
     <w:rsid w:val="00342741"/>
     <w:rsid w:val="003630BB"/>
     <w:rsid w:val="00392928"/>
     <w:rsid w:val="003A0218"/>
     <w:rsid w:val="003C1AC0"/>
     <w:rsid w:val="003E7501"/>
     <w:rsid w:val="00422FB1"/>
     <w:rsid w:val="00436B05"/>
     <w:rsid w:val="004850C9"/>
     <w:rsid w:val="0049566A"/>
     <w:rsid w:val="004B2793"/>
     <w:rsid w:val="004B6A3F"/>
     <w:rsid w:val="004C61CE"/>
+    <w:rsid w:val="004E15C1"/>
     <w:rsid w:val="00545181"/>
     <w:rsid w:val="00555636"/>
     <w:rsid w:val="005579C3"/>
-    <w:rsid w:val="00567B42"/>
     <w:rsid w:val="00572C09"/>
     <w:rsid w:val="0059725B"/>
     <w:rsid w:val="005B0BD5"/>
     <w:rsid w:val="00615D51"/>
     <w:rsid w:val="00616D52"/>
     <w:rsid w:val="00633F87"/>
     <w:rsid w:val="006A7AF6"/>
     <w:rsid w:val="006E317D"/>
     <w:rsid w:val="0070453E"/>
     <w:rsid w:val="00715675"/>
     <w:rsid w:val="00722B47"/>
     <w:rsid w:val="00761C88"/>
     <w:rsid w:val="00796CB3"/>
-    <w:rsid w:val="00816433"/>
-    <w:rsid w:val="00865453"/>
     <w:rsid w:val="0087486E"/>
     <w:rsid w:val="00940E0C"/>
     <w:rsid w:val="0094763A"/>
     <w:rsid w:val="009A3B2E"/>
     <w:rsid w:val="009A69E5"/>
     <w:rsid w:val="00A468BF"/>
     <w:rsid w:val="00A52E86"/>
     <w:rsid w:val="00AF5B10"/>
-    <w:rsid w:val="00B41327"/>
     <w:rsid w:val="00B660C3"/>
-    <w:rsid w:val="00BD6467"/>
     <w:rsid w:val="00BD7BD9"/>
     <w:rsid w:val="00BE770B"/>
-    <w:rsid w:val="00C519B9"/>
     <w:rsid w:val="00C65278"/>
     <w:rsid w:val="00C9499F"/>
     <w:rsid w:val="00CB685D"/>
     <w:rsid w:val="00CC2C85"/>
     <w:rsid w:val="00CC5E27"/>
     <w:rsid w:val="00CE0170"/>
     <w:rsid w:val="00CF16DD"/>
     <w:rsid w:val="00D24BCE"/>
     <w:rsid w:val="00D50169"/>
     <w:rsid w:val="00D50E6C"/>
     <w:rsid w:val="00DC2A09"/>
-    <w:rsid w:val="00DD7215"/>
     <w:rsid w:val="00DE59D8"/>
     <w:rsid w:val="00E232FF"/>
     <w:rsid w:val="00E3452B"/>
     <w:rsid w:val="00E577C1"/>
     <w:rsid w:val="00E65126"/>
     <w:rsid w:val="00E74E61"/>
     <w:rsid w:val="00E937A5"/>
     <w:rsid w:val="00E951A4"/>
     <w:rsid w:val="00EA47EC"/>
+    <w:rsid w:val="00EA70FD"/>
     <w:rsid w:val="00EE5567"/>
     <w:rsid w:val="00F16E41"/>
     <w:rsid w:val="00F34008"/>
     <w:rsid w:val="00F54196"/>
     <w:rsid w:val="00FA4BBD"/>
     <w:rsid w:val="00FF0CBF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4EFC4C06"/>
-  <w15:docId w15:val="{25DB51D9-C5BE-4DB1-8F68-DB76BD408794}"/>
+  <w14:docId w14:val="6CFF2D66"/>
+  <w15:docId w15:val="{672C5AC9-F1D4-455D-A647-A6F54C2C0A4B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3129,54 +3107,52 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00761C88"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ad"/>
     <w:semiHidden/>
     <w:rsid w:val="00761C88"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -3427,75 +3403,75 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>589</Characters>
+  <Pages>2</Pages>
+  <Words>102</Words>
+  <Characters>584</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>様式第７号</vt:lpstr>
       <vt:lpstr>様式第７号</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>前橋市</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>691</CharactersWithSpaces>
+  <CharactersWithSpaces>685</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>様式第７号</dc:title>
   <dc:creator>200609</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>