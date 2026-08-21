--- v0 (2026-06-13)
+++ v1 (2026-08-21)
@@ -12,60 +12,60 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="25225"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User05\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ts-mcb\DATA\諸規程\平成25年度より（公益移行後）\02要綱等\コンベンション誘致助成金\（現）要項_様式\様式(丸山理事長)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AC31B7D4-43C4-4FDF-B298-7BA433DB743A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E43B8D6-6B9E-4925-837C-F2015D3E948C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="申請書" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">申請書!$A$1:$R$51</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="64">
   <si>
     <t>規　　　模</t>
     <rPh sb="0" eb="1">
       <t>キ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ノット</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>会議分類</t>
@@ -143,66 +143,50 @@
     <rPh sb="6" eb="8">
       <t>ヨテイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>名</t>
     <rPh sb="0" eb="1">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>公益財団法人前橋観光コンベンション協会</t>
     <rPh sb="0" eb="2">
       <t>コウエキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ザイダン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="6" eb="19">
       <t>マエバシカンコウコンベンションキョウカイ</t>
-    </rPh>
-[...14 lines deleted...]
-      <t>サマ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>内訳</t>
     <rPh sb="0" eb="1">
       <t>ウチ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ワケ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve"> 　　 〒371-0023</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">       E-mail : info_mice@maebashi-cvb.com</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>＜添付書類＞</t>
     <rPh sb="1" eb="3">
       <t>テンプ</t>
@@ -911,50 +895,66 @@
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ブロック</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>群馬県前橋市本町2丁目12-1　前橋プラザ元気２１　１階</t>
     <rPh sb="0" eb="3">
       <t>グンマケン</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>マエバシシ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ホンマチ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>チョウメ</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>カイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>理事長　丸山　勝弘　様</t>
+    <rPh sb="0" eb="3">
+      <t>リジチョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>マルヤマ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カツヒロ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>サマ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
@@ -1642,495 +1642,480 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="149">
+  <cellXfs count="144">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="36" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...202 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3037,197 +3022,163 @@
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3363,1340 +3314,1295 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AF51"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="W36" sqref="W36"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="4.08984375" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.453125" style="1" customWidth="1"/>
     <col min="4" max="4" width="3.6328125" style="1" customWidth="1"/>
     <col min="5" max="6" width="4.08984375" style="1" customWidth="1"/>
     <col min="7" max="7" width="3.1796875" style="1" customWidth="1"/>
     <col min="8" max="8" width="4.08984375" style="1" customWidth="1"/>
     <col min="9" max="9" width="0.90625" style="1" customWidth="1"/>
     <col min="10" max="12" width="4.08984375" style="1" customWidth="1"/>
     <col min="13" max="13" width="3.6328125" style="1" customWidth="1"/>
     <col min="14" max="14" width="4.08984375" style="1" customWidth="1"/>
     <col min="15" max="17" width="2.6328125" style="1" customWidth="1"/>
     <col min="18" max="18" width="4.08984375" style="1" customWidth="1"/>
     <col min="19" max="22" width="3.81640625" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7265625" style="1"/>
-    <col min="24" max="29" width="8.7265625" style="27"/>
+    <col min="24" max="29" width="8.7265625" style="2"/>
     <col min="30" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="81" t="s">
-[...18 lines deleted...]
-      <c r="R1" s="83"/>
+      <c r="A1" s="107" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="108"/>
+      <c r="C1" s="108"/>
+      <c r="D1" s="108"/>
+      <c r="E1" s="108"/>
+      <c r="F1" s="108"/>
+      <c r="G1" s="108"/>
+      <c r="H1" s="108"/>
+      <c r="I1" s="108"/>
+      <c r="J1" s="108"/>
+      <c r="K1" s="108"/>
+      <c r="L1" s="108"/>
+      <c r="M1" s="108"/>
+      <c r="N1" s="108"/>
+      <c r="O1" s="108"/>
+      <c r="P1" s="108"/>
+      <c r="Q1" s="108"/>
+      <c r="R1" s="109"/>
     </row>
     <row r="2" spans="1:32" ht="6.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="3" spans="1:32" x14ac:dyDescent="0.15">
-      <c r="L3" s="44" t="s">
-[...7 lines deleted...]
-      <c r="R3" s="44"/>
+      <c r="L3" s="110" t="s">
+        <v>60</v>
+      </c>
+      <c r="M3" s="110"/>
+      <c r="N3" s="110"/>
+      <c r="O3" s="110"/>
+      <c r="P3" s="110"/>
+      <c r="Q3" s="110"/>
+      <c r="R3" s="110"/>
     </row>
     <row r="4" spans="1:32" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="84" t="s">
+      <c r="A4" s="68" t="s">
         <v>10</v>
       </c>
-      <c r="B4" s="84"/>
-[...15 lines deleted...]
-      <c r="R4" s="84"/>
+      <c r="B4" s="68"/>
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+      <c r="L4" s="68"/>
+      <c r="M4" s="68"/>
+      <c r="N4" s="68"/>
+      <c r="O4" s="68"/>
+      <c r="P4" s="68"/>
+      <c r="Q4" s="68"/>
+      <c r="R4" s="68"/>
     </row>
     <row r="5" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="44" t="s">
-[...13 lines deleted...]
-      <c r="R5" s="44"/>
+      <c r="A5" s="110" t="s">
+        <v>63</v>
+      </c>
+      <c r="B5" s="110"/>
+      <c r="C5" s="110"/>
+      <c r="D5" s="110"/>
+      <c r="E5" s="110"/>
+      <c r="F5" s="110"/>
+      <c r="L5" s="110"/>
+      <c r="M5" s="110"/>
+      <c r="N5" s="110"/>
+      <c r="O5" s="110"/>
+      <c r="P5" s="110"/>
+      <c r="Q5" s="110"/>
+      <c r="R5" s="110"/>
     </row>
     <row r="6" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="27"/>
-[...4 lines deleted...]
-      <c r="F6" s="27"/>
+      <c r="A6" s="2"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
       <c r="H6" s="1" t="s">
-        <v>23</v>
-[...16 lines deleted...]
-      <c r="AF6" s="38"/>
+        <v>22</v>
+      </c>
+      <c r="K6" s="111"/>
+      <c r="L6" s="111"/>
+      <c r="M6" s="111"/>
+      <c r="N6" s="111"/>
+      <c r="O6" s="111"/>
+      <c r="P6" s="111"/>
+      <c r="Q6" s="111"/>
+      <c r="R6" s="111"/>
+      <c r="Y6" s="33"/>
+      <c r="Z6" s="33"/>
+      <c r="AA6" s="33"/>
+      <c r="AB6" s="33"/>
+      <c r="AC6" s="33"/>
+      <c r="AD6" s="33"/>
+      <c r="AE6" s="33"/>
+      <c r="AF6" s="33"/>
     </row>
     <row r="7" spans="1:32" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="27"/>
-[...4 lines deleted...]
-      <c r="F7" s="27"/>
+      <c r="A7" s="2"/>
+      <c r="B7" s="2"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="2"/>
+      <c r="E7" s="2"/>
+      <c r="F7" s="2"/>
       <c r="H7" s="1" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-      <c r="R7" s="43"/>
+        <v>23</v>
+      </c>
+      <c r="K7" s="111"/>
+      <c r="L7" s="111"/>
+      <c r="M7" s="111"/>
+      <c r="N7" s="111"/>
+      <c r="O7" s="111"/>
+      <c r="P7" s="111"/>
+      <c r="Q7" s="111"/>
+      <c r="R7" s="111"/>
     </row>
     <row r="8" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="44" t="s">
-[...18 lines deleted...]
-      <c r="R8" s="44"/>
+      <c r="A8" s="110" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="110"/>
+      <c r="C8" s="110"/>
+      <c r="D8" s="110"/>
+      <c r="E8" s="110"/>
+      <c r="F8" s="110"/>
+      <c r="G8" s="110"/>
+      <c r="H8" s="110"/>
+      <c r="I8" s="110"/>
+      <c r="J8" s="110"/>
+      <c r="K8" s="110"/>
+      <c r="L8" s="110"/>
+      <c r="M8" s="110"/>
+      <c r="N8" s="110"/>
+      <c r="O8" s="110"/>
+      <c r="P8" s="110"/>
+      <c r="Q8" s="110"/>
+      <c r="R8" s="110"/>
     </row>
     <row r="9" spans="1:32" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="1:32" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="53" t="s">
-[...11 lines deleted...]
-      <c r="K10" s="62" t="s">
+      <c r="A10" s="116" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="117"/>
+      <c r="C10" s="122"/>
+      <c r="D10" s="123"/>
+      <c r="E10" s="123"/>
+      <c r="F10" s="123"/>
+      <c r="G10" s="123"/>
+      <c r="H10" s="123"/>
+      <c r="I10" s="123"/>
+      <c r="J10" s="124"/>
+      <c r="K10" s="125" t="s">
         <v>8</v>
       </c>
-      <c r="L10" s="63"/>
-[...7 lines deleted...]
-      <c r="R10" s="37" t="s">
+      <c r="L10" s="126"/>
+      <c r="M10" s="125" t="s">
+        <v>31</v>
+      </c>
+      <c r="N10" s="131"/>
+      <c r="O10" s="132"/>
+      <c r="P10" s="132"/>
+      <c r="Q10" s="132"/>
+      <c r="R10" s="32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:32" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="55"/>
-[...17 lines deleted...]
-      <c r="O11" s="33" t="s">
+      <c r="A11" s="118"/>
+      <c r="B11" s="119"/>
+      <c r="C11" s="133"/>
+      <c r="D11" s="134"/>
+      <c r="E11" s="134"/>
+      <c r="F11" s="134"/>
+      <c r="G11" s="134"/>
+      <c r="H11" s="134"/>
+      <c r="I11" s="134"/>
+      <c r="J11" s="135"/>
+      <c r="K11" s="127"/>
+      <c r="L11" s="128"/>
+      <c r="M11" s="142" t="s">
+        <v>11</v>
+      </c>
+      <c r="N11" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="O11" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="P11" s="96"/>
+      <c r="Q11" s="96"/>
+      <c r="R11" s="31" t="s">
         <v>35</v>
-      </c>
-[...3 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:32" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="55"/>
-[...15 lines deleted...]
-      <c r="O12" s="33" t="s">
+      <c r="A12" s="118"/>
+      <c r="B12" s="119"/>
+      <c r="C12" s="136"/>
+      <c r="D12" s="137"/>
+      <c r="E12" s="137"/>
+      <c r="F12" s="137"/>
+      <c r="G12" s="137"/>
+      <c r="H12" s="137"/>
+      <c r="I12" s="137"/>
+      <c r="J12" s="138"/>
+      <c r="K12" s="127"/>
+      <c r="L12" s="128"/>
+      <c r="M12" s="142"/>
+      <c r="N12" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="O12" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="P12" s="96"/>
+      <c r="Q12" s="96"/>
+      <c r="R12" s="31" t="s">
         <v>35</v>
-      </c>
-[...3 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:32" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="57"/>
-[...12 lines deleted...]
-      <c r="N13" s="41" t="s">
+      <c r="A13" s="120"/>
+      <c r="B13" s="121"/>
+      <c r="C13" s="139"/>
+      <c r="D13" s="140"/>
+      <c r="E13" s="140"/>
+      <c r="F13" s="140"/>
+      <c r="G13" s="140"/>
+      <c r="H13" s="140"/>
+      <c r="I13" s="140"/>
+      <c r="J13" s="141"/>
+      <c r="K13" s="129"/>
+      <c r="L13" s="130"/>
+      <c r="M13" s="143"/>
+      <c r="N13" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="O13" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="O13" s="34" t="s">
+      <c r="P13" s="97"/>
+      <c r="Q13" s="97"/>
+      <c r="R13" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="P13" s="86"/>
-[...4 lines deleted...]
-      <c r="X13" s="2"/>
     </row>
     <row r="14" spans="1:32" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="87" t="s">
-[...13 lines deleted...]
-      <c r="K14" s="97" t="s">
+      <c r="A14" s="69" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="70"/>
+      <c r="C14" s="100" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" s="76"/>
+      <c r="E14" s="76"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="76"/>
+      <c r="H14" s="76"/>
+      <c r="I14" s="76"/>
+      <c r="J14" s="77"/>
+      <c r="K14" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="L14" s="88"/>
-[...11 lines deleted...]
-      <c r="X14" s="2"/>
+      <c r="L14" s="70"/>
+      <c r="M14" s="24"/>
+      <c r="N14" s="88" t="s">
+        <v>27</v>
+      </c>
+      <c r="O14" s="88"/>
+      <c r="P14" s="27"/>
+      <c r="Q14" s="88" t="s">
+        <v>61</v>
+      </c>
+      <c r="R14" s="89"/>
     </row>
     <row r="15" spans="1:32" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="89"/>
-[...20 lines deleted...]
-      <c r="R15" s="102"/>
+      <c r="A15" s="98"/>
+      <c r="B15" s="99"/>
+      <c r="C15" s="101"/>
+      <c r="D15" s="102"/>
+      <c r="E15" s="102"/>
+      <c r="F15" s="102"/>
+      <c r="G15" s="102"/>
+      <c r="H15" s="102"/>
+      <c r="I15" s="102"/>
+      <c r="J15" s="103"/>
+      <c r="K15" s="104"/>
+      <c r="L15" s="99"/>
+      <c r="M15" s="25"/>
+      <c r="N15" s="105" t="s">
+        <v>28</v>
+      </c>
+      <c r="O15" s="105"/>
+      <c r="P15" s="26"/>
+      <c r="Q15" s="105" t="s">
+        <v>36</v>
+      </c>
+      <c r="R15" s="106"/>
     </row>
     <row r="16" spans="1:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="87" t="s">
-[...11 lines deleted...]
-      <c r="K16" s="97" t="s">
+      <c r="A16" s="69" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="70"/>
+      <c r="C16" s="75"/>
+      <c r="D16" s="76"/>
+      <c r="E16" s="76"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="76"/>
+      <c r="H16" s="76"/>
+      <c r="I16" s="76"/>
+      <c r="J16" s="77"/>
+      <c r="K16" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="L16" s="88"/>
-      <c r="M16" s="116" t="s">
+      <c r="L16" s="70"/>
+      <c r="M16" s="87" t="s">
+        <v>29</v>
+      </c>
+      <c r="N16" s="88"/>
+      <c r="O16" s="88"/>
+      <c r="P16" s="88" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q16" s="88"/>
+      <c r="R16" s="89"/>
+    </row>
+    <row r="17" spans="1:23" s="2" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="71"/>
+      <c r="B17" s="72"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="79"/>
+      <c r="E17" s="79"/>
+      <c r="F17" s="79"/>
+      <c r="G17" s="79"/>
+      <c r="H17" s="79"/>
+      <c r="I17" s="79"/>
+      <c r="J17" s="80"/>
+      <c r="K17" s="85"/>
+      <c r="L17" s="72"/>
+      <c r="M17" s="90" t="s">
         <v>30</v>
       </c>
-      <c r="N16" s="99"/>
-[...29 lines deleted...]
-      <c r="R17" s="119"/>
+      <c r="N17" s="91"/>
+      <c r="O17" s="91"/>
+      <c r="P17" s="91" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q17" s="91"/>
+      <c r="R17" s="92"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23" s="27" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-[...21 lines deleted...]
-      <c r="R18" s="119"/>
+    <row r="18" spans="1:23" s="2" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="71"/>
+      <c r="B18" s="72"/>
+      <c r="C18" s="78"/>
+      <c r="D18" s="79"/>
+      <c r="E18" s="79"/>
+      <c r="F18" s="79"/>
+      <c r="G18" s="79"/>
+      <c r="H18" s="79"/>
+      <c r="I18" s="79"/>
+      <c r="J18" s="80"/>
+      <c r="K18" s="85"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="90" t="s">
+        <v>25</v>
+      </c>
+      <c r="N18" s="91"/>
+      <c r="O18" s="91"/>
+      <c r="P18" s="91" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q18" s="91"/>
+      <c r="R18" s="92"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23" s="27" customFormat="1" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="R19" s="122"/>
+    <row r="19" spans="1:23" s="2" customFormat="1" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="73"/>
+      <c r="B19" s="74"/>
+      <c r="C19" s="81"/>
+      <c r="D19" s="82"/>
+      <c r="E19" s="82"/>
+      <c r="F19" s="82"/>
+      <c r="G19" s="82"/>
+      <c r="H19" s="82"/>
+      <c r="I19" s="82"/>
+      <c r="J19" s="83"/>
+      <c r="K19" s="86"/>
+      <c r="L19" s="74"/>
+      <c r="M19" s="93" t="s">
+        <v>26</v>
+      </c>
+      <c r="N19" s="94"/>
+      <c r="O19" s="94"/>
+      <c r="P19" s="94" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q19" s="94"/>
+      <c r="R19" s="95"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
-    <row r="20" spans="1:23" s="27" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:23" s="2" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
-    <row r="21" spans="1:23" s="27" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="R21" s="10"/>
+    <row r="21" spans="1:23" s="2" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="8"/>
+      <c r="C21" s="8"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
+      <c r="G21" s="8"/>
+      <c r="H21" s="8"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="8"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8"/>
+      <c r="P21" s="8"/>
+      <c r="Q21" s="8"/>
+      <c r="R21" s="9"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
-    <row r="22" spans="1:23" s="27" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-[...19 lines deleted...]
-      <c r="R22" s="50"/>
+    <row r="22" spans="1:23" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="112"/>
+      <c r="B22" s="113"/>
+      <c r="C22" s="114" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22" s="114"/>
+      <c r="E22" s="114"/>
+      <c r="F22" s="114"/>
+      <c r="G22" s="114"/>
+      <c r="H22" s="114"/>
+      <c r="I22" s="114"/>
+      <c r="J22" s="114"/>
+      <c r="K22" s="114"/>
+      <c r="L22" s="114"/>
+      <c r="M22" s="114"/>
+      <c r="N22" s="114"/>
+      <c r="O22" s="114"/>
+      <c r="P22" s="114"/>
+      <c r="Q22" s="114"/>
+      <c r="R22" s="115"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
-    <row r="23" spans="1:23" s="27" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-[...19 lines deleted...]
-      <c r="R23" s="52"/>
+    <row r="23" spans="1:23" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="62"/>
+      <c r="B23" s="63"/>
+      <c r="C23" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" s="41"/>
+      <c r="E23" s="41"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="O23" s="41"/>
+      <c r="P23" s="41"/>
+      <c r="Q23" s="41"/>
+      <c r="R23" s="42"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
-    <row r="24" spans="1:23" s="27" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-[...19 lines deleted...]
-      <c r="R24" s="52"/>
+    <row r="24" spans="1:23" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="62"/>
+      <c r="B24" s="63"/>
+      <c r="C24" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" s="41"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="41"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="41"/>
+      <c r="O24" s="41"/>
+      <c r="P24" s="41"/>
+      <c r="Q24" s="41"/>
+      <c r="R24" s="42"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
-    <row r="25" spans="1:23" s="28" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-[...19 lines deleted...]
-      <c r="R25" s="52"/>
+    <row r="25" spans="1:23" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="62"/>
+      <c r="B25" s="63"/>
+      <c r="C25" s="40" t="s">
+        <v>50</v>
+      </c>
+      <c r="D25" s="41"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="41"/>
+      <c r="G25" s="41"/>
+      <c r="H25" s="41"/>
+      <c r="I25" s="41"/>
+      <c r="J25" s="41"/>
+      <c r="K25" s="41"/>
+      <c r="L25" s="41"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="41"/>
+      <c r="O25" s="41"/>
+      <c r="P25" s="41"/>
+      <c r="Q25" s="41"/>
+      <c r="R25" s="42"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
-    <row r="26" spans="1:23" s="28" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-[...19 lines deleted...]
-      <c r="R26" s="52"/>
+    <row r="26" spans="1:23" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="62"/>
+      <c r="B26" s="63"/>
+      <c r="C26" s="40" t="s">
+        <v>51</v>
+      </c>
+      <c r="D26" s="41"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="41"/>
+      <c r="G26" s="41"/>
+      <c r="H26" s="41"/>
+      <c r="I26" s="41"/>
+      <c r="J26" s="41"/>
+      <c r="K26" s="41"/>
+      <c r="L26" s="41"/>
+      <c r="M26" s="41"/>
+      <c r="N26" s="41"/>
+      <c r="O26" s="41"/>
+      <c r="P26" s="41"/>
+      <c r="Q26" s="41"/>
+      <c r="R26" s="42"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
-    <row r="27" spans="1:23" s="28" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-[...19 lines deleted...]
-      <c r="R27" s="52"/>
+    <row r="27" spans="1:23" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="62"/>
+      <c r="B27" s="63"/>
+      <c r="C27" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="D27" s="41"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="41"/>
+      <c r="G27" s="41"/>
+      <c r="H27" s="41"/>
+      <c r="I27" s="41"/>
+      <c r="J27" s="41"/>
+      <c r="K27" s="41"/>
+      <c r="L27" s="41"/>
+      <c r="M27" s="41"/>
+      <c r="N27" s="41"/>
+      <c r="O27" s="41"/>
+      <c r="P27" s="41"/>
+      <c r="Q27" s="41"/>
+      <c r="R27" s="42"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
-    <row r="28" spans="1:23" s="27" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-[...19 lines deleted...]
-      <c r="R28" s="124"/>
+    <row r="28" spans="1:23" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="62"/>
+      <c r="B28" s="63"/>
+      <c r="C28" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28" s="48"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="48"/>
+      <c r="H28" s="48"/>
+      <c r="I28" s="48"/>
+      <c r="J28" s="48"/>
+      <c r="K28" s="48"/>
+      <c r="L28" s="48"/>
+      <c r="M28" s="48"/>
+      <c r="N28" s="48"/>
+      <c r="O28" s="48"/>
+      <c r="P28" s="48"/>
+      <c r="Q28" s="48"/>
+      <c r="R28" s="49"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
-      <c r="W28" s="39"/>
+      <c r="W28" s="34"/>
     </row>
-    <row r="29" spans="1:23" s="27" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-[...19 lines deleted...]
-      <c r="R29" s="52"/>
+    <row r="29" spans="1:23" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="62"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="D29" s="41"/>
+      <c r="E29" s="41"/>
+      <c r="F29" s="41"/>
+      <c r="G29" s="41"/>
+      <c r="H29" s="41"/>
+      <c r="I29" s="41"/>
+      <c r="J29" s="41"/>
+      <c r="K29" s="41"/>
+      <c r="L29" s="41"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="O29" s="41"/>
+      <c r="P29" s="41"/>
+      <c r="Q29" s="41"/>
+      <c r="R29" s="42"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
-    <row r="30" spans="1:23" s="27" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="R30" s="132"/>
+    <row r="30" spans="1:23" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="64"/>
+      <c r="B30" s="65"/>
+      <c r="C30" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" s="45"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="45"/>
+      <c r="J30" s="45"/>
+      <c r="K30" s="45"/>
+      <c r="L30" s="45"/>
+      <c r="M30" s="45"/>
+      <c r="N30" s="45"/>
+      <c r="O30" s="45"/>
+      <c r="P30" s="45"/>
+      <c r="Q30" s="45"/>
+      <c r="R30" s="46"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
-    <row r="31" spans="1:23" s="27" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.15">
-[...17 lines deleted...]
-      <c r="R31" s="7"/>
+    <row r="31" spans="1:23" s="2" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="19"/>
+      <c r="B31" s="20"/>
+      <c r="C31" s="20"/>
+      <c r="D31" s="20"/>
+      <c r="R31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
-    <row r="32" spans="1:23" s="27" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
-[...17 lines deleted...]
-      <c r="R32" s="42"/>
+    <row r="32" spans="1:23" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="37"/>
+      <c r="B32" s="37"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="37"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="37"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="37"/>
+      <c r="M32" s="37"/>
+      <c r="N32" s="37"/>
+      <c r="O32" s="37"/>
+      <c r="P32" s="37"/>
+      <c r="Q32" s="37"/>
+      <c r="R32" s="37"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
-    <row r="33" spans="1:29" s="27" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="O33" s="84"/>
+    <row r="33" spans="1:29" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="66" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" s="66"/>
+      <c r="C33" s="68" t="s">
+        <v>56</v>
+      </c>
+      <c r="D33" s="68"/>
+      <c r="E33" s="68"/>
+      <c r="F33" s="68"/>
+      <c r="G33" s="68"/>
+      <c r="H33" s="68"/>
+      <c r="I33" s="68"/>
+      <c r="J33" s="68"/>
+      <c r="K33" s="68"/>
+      <c r="L33" s="68"/>
+      <c r="M33" s="68"/>
+      <c r="N33" s="68"/>
+      <c r="O33" s="68"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="5"/>
       <c r="R33" s="5"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
-    <row r="34" spans="1:29" s="27" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-[...17 lines deleted...]
-      <c r="R34" s="134"/>
+    <row r="34" spans="1:29" s="2" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="23"/>
+      <c r="B34" s="23"/>
+      <c r="C34" s="67"/>
+      <c r="D34" s="67"/>
+      <c r="E34" s="67"/>
+      <c r="F34" s="67"/>
+      <c r="G34" s="67"/>
+      <c r="H34" s="67"/>
+      <c r="I34" s="67"/>
+      <c r="J34" s="67"/>
+      <c r="K34" s="67"/>
+      <c r="L34" s="67"/>
+      <c r="M34" s="67"/>
+      <c r="N34" s="67"/>
+      <c r="O34" s="67"/>
+      <c r="P34" s="67"/>
+      <c r="Q34" s="67"/>
+      <c r="R34" s="67"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
     </row>
     <row r="35" spans="1:29" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="25"/>
-      <c r="B35" s="25"/>
+      <c r="A35" s="22"/>
+      <c r="B35" s="22"/>
     </row>
     <row r="36" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="126" t="s">
+      <c r="A36" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="127"/>
-[...15 lines deleted...]
-      <c r="R36" s="128"/>
+      <c r="B36" s="60"/>
+      <c r="C36" s="60"/>
+      <c r="D36" s="60"/>
+      <c r="E36" s="60"/>
+      <c r="F36" s="60"/>
+      <c r="G36" s="60"/>
+      <c r="H36" s="60"/>
+      <c r="I36" s="60"/>
+      <c r="J36" s="60"/>
+      <c r="K36" s="60"/>
+      <c r="L36" s="60"/>
+      <c r="M36" s="60"/>
+      <c r="N36" s="60"/>
+      <c r="O36" s="60"/>
+      <c r="P36" s="60"/>
+      <c r="Q36" s="60"/>
+      <c r="R36" s="61"/>
     </row>
     <row r="37" spans="1:29" ht="27" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="135" t="s">
+      <c r="A37" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B37" s="136"/>
-[...15 lines deleted...]
-      <c r="R37" s="52"/>
+      <c r="B37" s="39"/>
+      <c r="C37" s="40"/>
+      <c r="D37" s="41"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="41"/>
+      <c r="G37" s="41"/>
+      <c r="H37" s="41"/>
+      <c r="I37" s="41"/>
+      <c r="J37" s="41"/>
+      <c r="K37" s="41"/>
+      <c r="L37" s="41"/>
+      <c r="M37" s="41"/>
+      <c r="N37" s="41"/>
+      <c r="O37" s="41"/>
+      <c r="P37" s="41"/>
+      <c r="Q37" s="41"/>
+      <c r="R37" s="42"/>
     </row>
     <row r="38" spans="1:29" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="137" t="s">
+      <c r="A38" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="138"/>
-[...17 lines deleted...]
-      <c r="R38" s="140"/>
+      <c r="B38" s="51"/>
+      <c r="C38" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="D38" s="52"/>
+      <c r="E38" s="52"/>
+      <c r="F38" s="52"/>
+      <c r="G38" s="52"/>
+      <c r="H38" s="52"/>
+      <c r="I38" s="52"/>
+      <c r="J38" s="52"/>
+      <c r="K38" s="52"/>
+      <c r="L38" s="52"/>
+      <c r="M38" s="52"/>
+      <c r="N38" s="52"/>
+      <c r="O38" s="52"/>
+      <c r="P38" s="52"/>
+      <c r="Q38" s="52"/>
+      <c r="R38" s="53"/>
     </row>
     <row r="39" spans="1:29" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="141"/>
-[...16 lines deleted...]
-      <c r="R39" s="145"/>
+      <c r="A39" s="54"/>
+      <c r="B39" s="55"/>
+      <c r="C39" s="56"/>
+      <c r="D39" s="57"/>
+      <c r="E39" s="57"/>
+      <c r="F39" s="57"/>
+      <c r="G39" s="57"/>
+      <c r="H39" s="57"/>
+      <c r="I39" s="57"/>
+      <c r="J39" s="57"/>
+      <c r="K39" s="57"/>
+      <c r="L39" s="57"/>
+      <c r="M39" s="57"/>
+      <c r="N39" s="57"/>
+      <c r="O39" s="57"/>
+      <c r="P39" s="57"/>
+      <c r="Q39" s="57"/>
+      <c r="R39" s="58"/>
     </row>
     <row r="40" spans="1:29" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="135" t="s">
+      <c r="A40" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B40" s="136"/>
-[...21 lines deleted...]
-      <c r="AC40" s="24"/>
+      <c r="B40" s="39"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="41"/>
+      <c r="E40" s="41"/>
+      <c r="F40" s="41"/>
+      <c r="G40" s="41"/>
+      <c r="H40" s="41"/>
+      <c r="I40" s="41"/>
+      <c r="J40" s="41"/>
+      <c r="K40" s="41"/>
+      <c r="L40" s="41"/>
+      <c r="M40" s="41"/>
+      <c r="N40" s="41"/>
+      <c r="O40" s="41"/>
+      <c r="P40" s="41"/>
+      <c r="Q40" s="41"/>
+      <c r="R40" s="42"/>
+      <c r="X40" s="21"/>
+      <c r="Y40" s="21"/>
+      <c r="Z40" s="21"/>
+      <c r="AA40" s="21"/>
+      <c r="AB40" s="21"/>
+      <c r="AC40" s="21"/>
     </row>
     <row r="41" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="135" t="s">
+      <c r="A41" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="B41" s="136"/>
-[...15 lines deleted...]
-      <c r="R41" s="52"/>
+      <c r="B41" s="39"/>
+      <c r="C41" s="40"/>
+      <c r="D41" s="41"/>
+      <c r="E41" s="41"/>
+      <c r="F41" s="41"/>
+      <c r="G41" s="41"/>
+      <c r="H41" s="41"/>
+      <c r="I41" s="41"/>
+      <c r="J41" s="41"/>
+      <c r="K41" s="41"/>
+      <c r="L41" s="41"/>
+      <c r="M41" s="41"/>
+      <c r="N41" s="41"/>
+      <c r="O41" s="41"/>
+      <c r="P41" s="41"/>
+      <c r="Q41" s="41"/>
+      <c r="R41" s="42"/>
     </row>
     <row r="42" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="135" t="s">
-[...18 lines deleted...]
-      <c r="R42" s="124"/>
+      <c r="A42" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="B42" s="39"/>
+      <c r="C42" s="47"/>
+      <c r="D42" s="48"/>
+      <c r="E42" s="48"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="48"/>
+      <c r="H42" s="48"/>
+      <c r="I42" s="48"/>
+      <c r="J42" s="48"/>
+      <c r="K42" s="48"/>
+      <c r="L42" s="48"/>
+      <c r="M42" s="48"/>
+      <c r="N42" s="48"/>
+      <c r="O42" s="48"/>
+      <c r="P42" s="48"/>
+      <c r="Q42" s="48"/>
+      <c r="R42" s="49"/>
     </row>
     <row r="43" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="135" t="s">
+      <c r="A43" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="B43" s="136"/>
-[...16 lines deleted...]
-      <c r="S43" s="7"/>
+      <c r="B43" s="39"/>
+      <c r="C43" s="40"/>
+      <c r="D43" s="41"/>
+      <c r="E43" s="41"/>
+      <c r="F43" s="41"/>
+      <c r="G43" s="41"/>
+      <c r="H43" s="41"/>
+      <c r="I43" s="41"/>
+      <c r="J43" s="41"/>
+      <c r="K43" s="41"/>
+      <c r="L43" s="41"/>
+      <c r="M43" s="41"/>
+      <c r="N43" s="41"/>
+      <c r="O43" s="41"/>
+      <c r="P43" s="41"/>
+      <c r="Q43" s="41"/>
+      <c r="R43" s="42"/>
     </row>
     <row r="44" spans="1:29" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="135" t="s">
-[...20 lines deleted...]
-      <c r="R44" s="52"/>
+      <c r="A44" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="B44" s="39"/>
+      <c r="C44" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44" s="41"/>
+      <c r="E44" s="41"/>
+      <c r="F44" s="41"/>
+      <c r="G44" s="41"/>
+      <c r="H44" s="41"/>
+      <c r="I44" s="41"/>
+      <c r="J44" s="41"/>
+      <c r="K44" s="41"/>
+      <c r="L44" s="41"/>
+      <c r="M44" s="41"/>
+      <c r="N44" s="41"/>
+      <c r="O44" s="41"/>
+      <c r="P44" s="41"/>
+      <c r="Q44" s="41"/>
+      <c r="R44" s="42"/>
     </row>
     <row r="45" spans="1:29" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="147" t="s">
-[...20 lines deleted...]
-      <c r="R45" s="132"/>
+      <c r="A45" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="B45" s="44"/>
+      <c r="C45" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="D45" s="45"/>
+      <c r="E45" s="45"/>
+      <c r="F45" s="45"/>
+      <c r="G45" s="45"/>
+      <c r="H45" s="45"/>
+      <c r="I45" s="45"/>
+      <c r="J45" s="45"/>
+      <c r="K45" s="45"/>
+      <c r="L45" s="45"/>
+      <c r="M45" s="45"/>
+      <c r="N45" s="45"/>
+      <c r="O45" s="45"/>
+      <c r="P45" s="45"/>
+      <c r="Q45" s="45"/>
+      <c r="R45" s="46"/>
     </row>
     <row r="46" spans="1:29" ht="8.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="21"/>
-      <c r="B46" s="21"/>
+      <c r="A46" s="18"/>
+      <c r="B46" s="18"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
       <c r="I46" s="2"/>
       <c r="J46" s="2"/>
       <c r="K46" s="2"/>
       <c r="L46" s="2"/>
       <c r="M46" s="2"/>
       <c r="N46" s="2"/>
       <c r="O46" s="2"/>
       <c r="P46" s="2"/>
       <c r="Q46" s="2"/>
       <c r="R46" s="2"/>
     </row>
     <row r="47" spans="1:29" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A47" s="4"/>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
       <c r="J47" s="5"/>
       <c r="K47" s="5"/>
       <c r="L47" s="5"/>
       <c r="M47" s="5"/>
       <c r="N47" s="5"/>
       <c r="O47" s="5"/>
       <c r="P47" s="5"/>
       <c r="Q47" s="5"/>
       <c r="R47" s="5"/>
     </row>
     <row r="48" spans="1:29" x14ac:dyDescent="0.15">
-      <c r="A48" s="13" t="s">
-[...18 lines deleted...]
-      <c r="R48" s="16"/>
+      <c r="A48" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B48" s="11"/>
+      <c r="C48" s="12"/>
+      <c r="D48" s="12"/>
+      <c r="E48" s="12"/>
+      <c r="F48" s="12"/>
+      <c r="G48" s="12"/>
+      <c r="H48" s="12"/>
+      <c r="I48" s="12"/>
+      <c r="J48" s="12"/>
+      <c r="K48" s="12"/>
+      <c r="L48" s="12"/>
+      <c r="M48" s="12"/>
+      <c r="N48" s="12"/>
+      <c r="O48" s="12"/>
+      <c r="P48" s="12"/>
+      <c r="Q48" s="12"/>
+      <c r="R48" s="13"/>
     </row>
     <row r="49" spans="1:18" x14ac:dyDescent="0.15">
-      <c r="A49" s="17" t="s">
-        <v>13</v>
+      <c r="A49" s="14" t="s">
+        <v>12</v>
       </c>
       <c r="B49" s="6"/>
-      <c r="C49" s="7"/>
-[...16 lines deleted...]
-      <c r="R49" s="18"/>
+      <c r="E49" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="R49" s="15"/>
     </row>
     <row r="50" spans="1:18" x14ac:dyDescent="0.15">
-      <c r="A50" s="17" t="s">
+      <c r="A50" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B50" s="6"/>
+      <c r="F50" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B50" s="6"/>
-[...17 lines deleted...]
-      <c r="R50" s="18"/>
+      <c r="R50" s="15"/>
     </row>
     <row r="51" spans="1:18" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="19" t="s">
-[...17 lines deleted...]
-      <c r="Q51" s="20"/>
+      <c r="A51" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B51" s="17"/>
+      <c r="C51" s="17"/>
+      <c r="D51" s="17"/>
+      <c r="E51" s="17"/>
+      <c r="F51" s="17"/>
+      <c r="G51" s="17"/>
+      <c r="H51" s="17"/>
+      <c r="I51" s="17"/>
+      <c r="J51" s="17"/>
+      <c r="K51" s="17"/>
+      <c r="L51" s="17"/>
+      <c r="M51" s="17"/>
+      <c r="N51" s="17"/>
+      <c r="O51" s="17"/>
+      <c r="P51" s="17"/>
+      <c r="Q51" s="17"/>
       <c r="R51" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="76">
-    <mergeCell ref="A43:B43"/>
-[...58 lines deleted...]
-    <mergeCell ref="L5:R5"/>
     <mergeCell ref="K6:R6"/>
     <mergeCell ref="A8:R8"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="C22:R22"/>
     <mergeCell ref="C23:R23"/>
     <mergeCell ref="C24:R24"/>
     <mergeCell ref="K7:R7"/>
     <mergeCell ref="A10:B13"/>
     <mergeCell ref="C10:J10"/>
     <mergeCell ref="K10:L13"/>
     <mergeCell ref="M10:N10"/>
     <mergeCell ref="O10:Q10"/>
     <mergeCell ref="C11:J13"/>
     <mergeCell ref="M11:M13"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="L3:R3"/>
+    <mergeCell ref="A4:R4"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="L5:R5"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="A14:B15"/>
+    <mergeCell ref="C14:J15"/>
+    <mergeCell ref="K14:L15"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="Q14:R14"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="Q15:R15"/>
+    <mergeCell ref="A16:B19"/>
+    <mergeCell ref="C16:J19"/>
+    <mergeCell ref="K16:L19"/>
+    <mergeCell ref="M16:O16"/>
+    <mergeCell ref="P16:R16"/>
+    <mergeCell ref="M17:O17"/>
+    <mergeCell ref="P17:R17"/>
+    <mergeCell ref="M18:O18"/>
+    <mergeCell ref="P18:R18"/>
+    <mergeCell ref="M19:O19"/>
+    <mergeCell ref="P19:R19"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:R28"/>
+    <mergeCell ref="C25:R25"/>
+    <mergeCell ref="C26:R26"/>
+    <mergeCell ref="C27:R27"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A36:R36"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C29:R29"/>
+    <mergeCell ref="C30:R30"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C34:R34"/>
+    <mergeCell ref="C33:O33"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:R37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:R38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:R39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:R40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:R41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="C42:R42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="C43:R43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:R44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:R45"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="4097" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>13</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>314325</xdr:colOff>
                     <xdr:row>14</xdr:row>