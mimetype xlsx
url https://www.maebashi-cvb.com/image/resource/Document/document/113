--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -26,88 +26,88 @@
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user13\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ts-mcb\DATA\諸規程\平成25年度より（公益移行後）\02要綱等\コンベンション誘致助成金\（現）要項_様式\様式(丸山理事長)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1680DA6F-A44E-48B1-896C-6215D9B2F042}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{79D594D7-000F-4B06-8B33-B306887ED04B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="申請書" sheetId="10" r:id="rId1"/>
-    <sheet name="申請書 (記入例)  " sheetId="11" r:id="rId2"/>
+    <sheet name="申請書20240605～" sheetId="10" r:id="rId1"/>
+    <sheet name="申請書 (記入例)  (2)" sheetId="9" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">申請書!$B$1:$Q$52</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'申請書 (記入例)  '!$B$1:$Q$52</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'申請書 (記入例)  (2)'!$B$1:$Q$52</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'申請書20240605～'!$B$1:$Q$52</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="92">
   <si>
     <t>規　　　模</t>
     <rPh sb="0" eb="1">
       <t>キ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ノット</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>会　　　場</t>
     <rPh sb="0" eb="1">
       <t>カイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>バ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>会議分類</t>
     <rPh sb="0" eb="2">
       <t>カイギ</t>
     </rPh>
@@ -186,91 +186,113 @@
   </si>
   <si>
     <t>名</t>
     <rPh sb="0" eb="1">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>公益財団法人前橋観光コンベンション協会</t>
     <rPh sb="0" eb="2">
       <t>コウエキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ザイダン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="6" eb="19">
       <t>マエバシカンコウコンベンションキョウカイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>理事長　曽我　孝之　様</t>
-[...14 lines deleted...]
-  <si>
     <t>内訳</t>
     <rPh sb="0" eb="1">
       <t>ウチ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ワケ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>部</t>
     <rPh sb="0" eb="1">
       <t>ブ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>個</t>
     <rPh sb="0" eb="1">
       <t>コ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">コングレスバッグ
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>（手提げビニール袋／マチなし）</t>
+    </r>
+    <rPh sb="10" eb="12">
+      <t>テサ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>フクロ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t xml:space="preserve"> 　　 〒371-0023</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>※ビニール製コングレスバッグは『ブルー』と『ピンク』の二種類からカラーをお選びください。</t>
+    <rPh sb="5" eb="6">
+      <t>セイ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ニ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>シュルイ</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>エラ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>全国コンベンションビューロー情報交換会</t>
     <rPh sb="0" eb="2">
       <t>ゼンコク</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>コウカン</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">  　　TEL：027-235-2211</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <rPr>
@@ -899,74 +921,50 @@
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">        会　　議</t>
     <rPh sb="8" eb="9">
       <t>カイ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ギ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">        イベント</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　 文化大会</t>
     <rPh sb="3" eb="5">
       <t>ブンカ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>タイカイ</t>
-    </rPh>
-[...22 lines deleted...]
-      <t>エン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>群馬県前橋市本町二丁目12-1　元気21まえばし　１階</t>
     <rPh sb="0" eb="3">
       <t>グンマケン</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>マエバシシ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ホンマチ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ニ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>チョウメ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ゲンキ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>カイ</t>
@@ -1411,129 +1409,227 @@
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="37" eb="38">
       <t>ネガ</t>
     </rPh>
     <rPh sb="44" eb="47">
       <t>ゼンネンド</t>
     </rPh>
     <rPh sb="47" eb="49">
       <t>タイカイ</t>
     </rPh>
     <rPh sb="50" eb="52">
       <t>シリョウ</t>
     </rPh>
     <rPh sb="53" eb="54">
       <t>カ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>https://www.zenkoku-cvb.com/</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">コングレスバッグ
-</t>
+      <t>コングレスバッグ
+（手提げ</t>
     </r>
     <r>
       <rPr>
-        <sz val="6"/>
+        <b/>
+        <u/>
+        <sz val="8"/>
         <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>(手提げビニール袋(ピンク)／マチなし)</t>
+      <t>不織布</t>
     </r>
-    <phoneticPr fontId="1"/>
-[...8 lines deleted...]
-（手提げ不織布袋／マチあり）    ※200部以上有料（@100円）</t>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>袋／マチあり）
+※200部以上有料（@100円）</t>
+    </r>
     <rPh sb="10" eb="12">
       <t>テサ</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>フショクフ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>フクロ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>コングレスバッグ
+（手提げ</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="8"/>
+        <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>紙</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>袋／マチあり）
+※200部以上有料（@100円）</t>
+    </r>
+    <rPh sb="10" eb="12">
+      <t>テサ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>カミブクロ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>ブ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>イジョウ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>ユウリョウ</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>エン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>コングレスバッグ
+（手提げ</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="8"/>
+        <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>不織布</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="HG丸ｺﾞｼｯｸM-PRO"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>袋／マチあり）
+※200部以上有料（@100円）</t>
+    </r>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>理事長　丸山　勝弘　様</t>
+    <rPh sb="0" eb="3">
+      <t>リジチョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>マルヤマ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カツヒロ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>サマ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <name val="HG丸ｺﾞｼｯｸM-PRO"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="7"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1551,85 +1647,86 @@
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8.5"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF0000FF"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Wingdings"/>
       <charset val="2"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
+      <name val="HG丸ｺﾞｼｯｸM-PRO"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="8"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
@@ -2288,51 +2385,51 @@
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="224">
+  <cellXfs count="221">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="36" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -2347,660 +2444,651 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="32" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="24" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...41 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
-[...58 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...475 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -4038,57 +4126,57 @@
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>257175</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="9217" name="Check Box 1" hidden="1">
+            <xdr:cNvPr id="6145" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s9217"/>
+                  <a14:compatExt spid="_x0000_s6145"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000001240000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000001180000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -4105,57 +4193,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="9218" name="Check Box 2" hidden="1">
+            <xdr:cNvPr id="6146" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s9218"/>
+                  <a14:compatExt spid="_x0000_s6146"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002240000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002180000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -4172,57 +4260,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>190500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="9219" name="Check Box 3" hidden="1">
+            <xdr:cNvPr id="6147" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s9219"/>
+                  <a14:compatExt spid="_x0000_s6147"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003240000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003180000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -4239,57 +4327,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="9220" name="Check Box 4" hidden="1">
+            <xdr:cNvPr id="6148" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s9220"/>
+                  <a14:compatExt spid="_x0000_s6148"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004240000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004180000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -4306,57 +4394,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="9221" name="Check Box 5" hidden="1">
+            <xdr:cNvPr id="6149" name="Check Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s9221"/>
+                  <a14:compatExt spid="_x0000_s6149"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005240000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005180000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -4373,57 +4461,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="9222" name="Check Box 6" hidden="1">
+            <xdr:cNvPr id="6150" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s9222"/>
+                  <a14:compatExt spid="_x0000_s6150"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006240000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006180000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -4440,57 +4528,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="9223" name="Check Box 7" hidden="1">
+            <xdr:cNvPr id="6151" name="Check Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s9223"/>
+                  <a14:compatExt spid="_x0000_s6151"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000007240000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000007180000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -4507,57 +4595,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>142875</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>12</xdr:col>
           <xdr:colOff>266700</xdr:colOff>
           <xdr:row>19</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="9224" name="Check Box 8" hidden="1">
+            <xdr:cNvPr id="6152" name="Check Box 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s9224"/>
+                  <a14:compatExt spid="_x0000_s6152"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000008240000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000008180000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -4574,57 +4662,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>142875</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>14</xdr:col>
           <xdr:colOff>257175</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="9225" name="Check Box 9" hidden="1">
+            <xdr:cNvPr id="6153" name="Check Box 9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s9225"/>
+                  <a14:compatExt spid="_x0000_s6153"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000009240000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000009180000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -4641,57 +4729,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>14</xdr:col>
           <xdr:colOff>257175</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="9226" name="Check Box 10" hidden="1">
+            <xdr:cNvPr id="6154" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s9226"/>
+                  <a14:compatExt spid="_x0000_s6154"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000A240000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000A180000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -4708,57 +4796,57 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>14</xdr:col>
           <xdr:colOff>257175</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="9227" name="Check Box 11" hidden="1">
+            <xdr:cNvPr id="6155" name="Check Box 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s9227"/>
+                  <a14:compatExt spid="_x0000_s6155"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000B240000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000B180000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -4775,128 +4863,128 @@
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>14</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>14</xdr:col>
           <xdr:colOff>257175</xdr:colOff>
           <xdr:row>19</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="9228" name="Check Box 12" hidden="1">
+            <xdr:cNvPr id="6156" name="Check Box 12" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s9228"/>
+                  <a14:compatExt spid="_x0000_s6156"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000C240000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000C180000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>161925</xdr:colOff>
+      <xdr:colOff>99949</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>95250</xdr:rowOff>
+      <xdr:rowOff>187502</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>457200</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>95250</xdr:rowOff>
+      <xdr:colOff>397223</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>16709</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="テキスト ボックス 1">
+        <xdr:cNvPr id="6" name="テキスト ボックス 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F72CF26-D1C6-4D4F-A7DD-997283CA1B9C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1076325" y="95250"/>
-          <a:ext cx="1152525" cy="381000"/>
+          <a:off x="1013035" y="187502"/>
+          <a:ext cx="1151240" cy="381000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
@@ -4905,63 +4993,63 @@
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t> 記　入　例</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>39415</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>210207</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>118571</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>67332</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="円/楕円 20">
+        <xdr:cNvPr id="7" name="円/楕円 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{465DB987-24E5-487B-84B5-75070D117E48}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6973615" y="9220857"/>
-          <a:ext cx="355381" cy="314325"/>
+          <a:off x="6956536" y="8881241"/>
+          <a:ext cx="355052" cy="316953"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050">
           <a:solidFill>
             <a:srgbClr val="0000FF"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
@@ -4969,63 +5057,63 @@
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>893379</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>374431</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>106539</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>154780</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="テキスト ボックス 4">
+        <xdr:cNvPr id="9" name="テキスト ボックス 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97B5F87D-D403-4198-9C24-252CF7756C88}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="893379" y="5517931"/>
-          <a:ext cx="984810" cy="151824"/>
+          <a:off x="893379" y="5636172"/>
+          <a:ext cx="980212" cy="154780"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
@@ -5033,63 +5121,63 @@
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700"/>
             <a:t>＜その他＞</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>13137</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>374431</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>316746</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>154780</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="6" name="テキスト ボックス 5">
+        <xdr:cNvPr id="10" name="テキスト ボックス 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C5EAB36-7F3D-4A65-9C77-03C8A154B7CB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4489887" y="5517931"/>
-          <a:ext cx="979884" cy="151824"/>
+          <a:off x="4480034" y="5636172"/>
+          <a:ext cx="980212" cy="154780"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
@@ -5097,63 +5185,63 @@
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="700"/>
             <a:t>＜その他＞</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>314739</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>51124</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>149086</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>331303</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="円/楕円 21">
+        <xdr:cNvPr id="15" name="円/楕円 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBFC0DFE-E283-49E5-8851-2A8DD61C794F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2762664" y="6518599"/>
-          <a:ext cx="586822" cy="280179"/>
+          <a:off x="2766391" y="6552972"/>
+          <a:ext cx="588065" cy="280179"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050">
           <a:solidFill>
             <a:srgbClr val="0000FF"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
@@ -5161,63 +5249,63 @@
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>209065</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>49411</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>124240</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>358151</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8" name="円/楕円 21">
+        <xdr:cNvPr id="2" name="円/楕円 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{381EC76D-3A1C-4C93-B233-FD31ECA7E245}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3409465" y="6888361"/>
-          <a:ext cx="343800" cy="308740"/>
+          <a:off x="3414435" y="7296694"/>
+          <a:ext cx="345870" cy="308740"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050">
           <a:solidFill>
             <a:srgbClr val="0000FF"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
@@ -5225,63 +5313,63 @@
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>10283</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>32846</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>397565</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>341586</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9" name="円/楕円 21">
+        <xdr:cNvPr id="3" name="円/楕円 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE52D082-28DC-4E4E-8A3E-65CCF53A0B79}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2458208" y="7243271"/>
-          <a:ext cx="1139757" cy="308740"/>
+          <a:off x="2461935" y="7280129"/>
+          <a:ext cx="1141000" cy="308740"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="19050">
           <a:solidFill>
             <a:srgbClr val="0000FF"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
@@ -5577,967 +5665,969 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maebashi-cvb.com/feature/uniquevenue/top" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maebashi-cvb.com/image/resource_for_pdf/FeatureParagraph/pdf_image/674" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maebashi-cvb.com/image/resource_for_pdf/FeatureParagraph/pdf_image/675" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maebashi-cvb.com/feature/uniquevenue/top" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maebashi-cvb.com/image/resource_for_pdf/FeatureParagraph/pdf_image/675" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maebashi-cvb.com/image/resource_for_pdf/FeatureParagraph/pdf_image/674" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zenkoku-cvb.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCB9F3DE-B31F-45E7-8A99-EF6B0429CC19}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:AG52"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="145" workbookViewId="0">
-      <selection activeCell="Y21" sqref="Y21"/>
+    <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="8.7265625" style="1"/>
     <col min="2" max="3" width="4.08984375" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.453125" style="1" customWidth="1"/>
     <col min="5" max="5" width="3.08984375" style="1" customWidth="1"/>
     <col min="6" max="8" width="4.08984375" style="1" customWidth="1"/>
     <col min="9" max="9" width="4" style="1" customWidth="1"/>
     <col min="10" max="10" width="6.453125" style="1" customWidth="1"/>
     <col min="11" max="12" width="4.08984375" style="1" customWidth="1"/>
     <col min="13" max="13" width="3.08984375" style="1" customWidth="1"/>
     <col min="14" max="14" width="5.7265625" style="1" customWidth="1"/>
     <col min="15" max="16" width="2.6328125" style="1" customWidth="1"/>
     <col min="17" max="17" width="3.7265625" style="1" customWidth="1"/>
     <col min="18" max="21" width="3.81640625" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.7265625" style="1"/>
     <col min="23" max="28" width="8.7265625" style="2"/>
     <col min="29" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:31" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B1" s="188" t="s">
+      <c r="B1" s="56" t="s">
         <v>82</v>
       </c>
-      <c r="C1" s="189"/>
-[...13 lines deleted...]
-      <c r="Q1" s="190"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="58"/>
     </row>
     <row r="2" spans="2:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="3" spans="2:31" x14ac:dyDescent="0.15">
-      <c r="L3" s="191" t="s">
+      <c r="L3" s="59" t="s">
         <v>78</v>
       </c>
-      <c r="M3" s="191"/>
-[...3 lines deleted...]
-      <c r="Q3" s="191"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="59"/>
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
     </row>
     <row r="4" spans="2:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B4" s="192" t="s">
+      <c r="B4" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="192"/>
-[...13 lines deleted...]
-      <c r="Q4" s="192"/>
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60"/>
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
     </row>
     <row r="5" spans="2:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B5" s="191" t="s">
-[...12 lines deleted...]
-      <c r="Q5" s="191"/>
+      <c r="B5" s="59" t="s">
+        <v>91</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="59"/>
+      <c r="P5" s="59"/>
+      <c r="Q5" s="59"/>
     </row>
     <row r="6" spans="2:31" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="I6" s="1" t="s">
-        <v>30</v>
-[...7 lines deleted...]
-      <c r="Q6" s="182"/>
+        <v>31</v>
+      </c>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
       <c r="X6" s="36"/>
       <c r="Y6" s="36"/>
       <c r="Z6" s="36"/>
       <c r="AA6" s="36"/>
       <c r="AB6" s="36"/>
       <c r="AC6" s="36"/>
       <c r="AD6" s="36"/>
       <c r="AE6" s="36"/>
     </row>
     <row r="7" spans="2:31" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="I7" s="1" t="s">
-        <v>31</v>
-[...7 lines deleted...]
-      <c r="Q7" s="182"/>
+        <v>32</v>
+      </c>
+      <c r="K7" s="50"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="50"/>
+      <c r="N7" s="50"/>
+      <c r="O7" s="50"/>
+      <c r="P7" s="50"/>
+      <c r="Q7" s="50"/>
     </row>
     <row r="8" spans="2:31" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="2:31" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="2:31" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="193" t="s">
-[...10 lines deleted...]
-      <c r="K10" s="202" t="s">
+      <c r="B10" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="62"/>
+      <c r="D10" s="67"/>
+      <c r="E10" s="68"/>
+      <c r="F10" s="68"/>
+      <c r="G10" s="68"/>
+      <c r="H10" s="68"/>
+      <c r="I10" s="68"/>
+      <c r="J10" s="69"/>
+      <c r="K10" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="L10" s="203"/>
-[...5 lines deleted...]
-      <c r="P10" s="209"/>
+      <c r="L10" s="71"/>
+      <c r="M10" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="N10" s="76"/>
+      <c r="O10" s="77"/>
+      <c r="P10" s="77"/>
       <c r="Q10" s="35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="2:31" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="B11" s="195"/>
-[...11 lines deleted...]
-        <v>13</v>
+      <c r="B11" s="63"/>
+      <c r="C11" s="64"/>
+      <c r="D11" s="78"/>
+      <c r="E11" s="79"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="79"/>
+      <c r="H11" s="79"/>
+      <c r="I11" s="79"/>
+      <c r="J11" s="80"/>
+      <c r="K11" s="72"/>
+      <c r="L11" s="73"/>
+      <c r="M11" s="87" t="s">
+        <v>12</v>
       </c>
       <c r="N11" s="38" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="P11" s="169"/>
+        <v>37</v>
+      </c>
+      <c r="O11" s="89"/>
+      <c r="P11" s="89"/>
       <c r="Q11" s="34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="2:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B12" s="195"/>
-[...10 lines deleted...]
-      <c r="M12" s="219"/>
+      <c r="B12" s="63"/>
+      <c r="C12" s="64"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="82"/>
+      <c r="F12" s="82"/>
+      <c r="G12" s="82"/>
+      <c r="H12" s="82"/>
+      <c r="I12" s="82"/>
+      <c r="J12" s="83"/>
+      <c r="K12" s="72"/>
+      <c r="L12" s="73"/>
+      <c r="M12" s="87"/>
       <c r="N12" s="38" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="P12" s="169"/>
+        <v>41</v>
+      </c>
+      <c r="O12" s="89"/>
+      <c r="P12" s="89"/>
       <c r="Q12" s="34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="2:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B13" s="197"/>
-[...10 lines deleted...]
-      <c r="M13" s="220"/>
+      <c r="B13" s="65"/>
+      <c r="C13" s="66"/>
+      <c r="D13" s="84"/>
+      <c r="E13" s="85"/>
+      <c r="F13" s="85"/>
+      <c r="G13" s="85"/>
+      <c r="H13" s="85"/>
+      <c r="I13" s="85"/>
+      <c r="J13" s="86"/>
+      <c r="K13" s="74"/>
+      <c r="L13" s="75"/>
+      <c r="M13" s="88"/>
       <c r="N13" s="39" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="P13" s="170"/>
+        <v>42</v>
+      </c>
+      <c r="O13" s="90"/>
+      <c r="P13" s="90"/>
       <c r="Q13" s="33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="2:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B14" s="142" t="s">
-[...10 lines deleted...]
-      <c r="K14" s="157" t="s">
+      <c r="B14" s="91" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" s="92"/>
+      <c r="D14" s="95"/>
+      <c r="E14" s="96"/>
+      <c r="F14" s="96"/>
+      <c r="G14" s="96"/>
+      <c r="H14" s="96"/>
+      <c r="I14" s="96"/>
+      <c r="J14" s="97"/>
+      <c r="K14" s="101" t="s">
         <v>0</v>
       </c>
-      <c r="L14" s="143"/>
+      <c r="L14" s="92"/>
       <c r="M14" s="29"/>
       <c r="N14" s="32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O14" s="32"/>
-      <c r="P14" s="161" t="s">
-[...2 lines deleted...]
-      <c r="Q14" s="162"/>
+      <c r="P14" s="103" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q14" s="104"/>
     </row>
     <row r="15" spans="2:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B15" s="171"/>
-[...9 lines deleted...]
-      <c r="L15" s="172"/>
+      <c r="B15" s="93"/>
+      <c r="C15" s="94"/>
+      <c r="D15" s="98"/>
+      <c r="E15" s="99"/>
+      <c r="F15" s="99"/>
+      <c r="G15" s="99"/>
+      <c r="H15" s="99"/>
+      <c r="I15" s="99"/>
+      <c r="J15" s="100"/>
+      <c r="K15" s="102"/>
+      <c r="L15" s="94"/>
       <c r="M15" s="30"/>
       <c r="N15" s="41" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O15" s="31"/>
-      <c r="P15" s="180" t="s">
-[...2 lines deleted...]
-      <c r="Q15" s="181"/>
+      <c r="P15" s="105" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q15" s="106"/>
     </row>
     <row r="16" spans="2:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B16" s="142" t="s">
+      <c r="B16" s="91" t="s">
         <v>1</v>
       </c>
-      <c r="C16" s="143"/>
-[...7 lines deleted...]
-      <c r="K16" s="157" t="s">
+      <c r="C16" s="92"/>
+      <c r="D16" s="111"/>
+      <c r="E16" s="112"/>
+      <c r="F16" s="112"/>
+      <c r="G16" s="112"/>
+      <c r="H16" s="112"/>
+      <c r="I16" s="112"/>
+      <c r="J16" s="113"/>
+      <c r="K16" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="L16" s="143"/>
-[...8 lines deleted...]
-      <c r="Q16" s="162"/>
+      <c r="L16" s="92"/>
+      <c r="M16" s="122" t="s">
+        <v>64</v>
+      </c>
+      <c r="N16" s="103"/>
+      <c r="O16" s="103" t="s">
+        <v>50</v>
+      </c>
+      <c r="P16" s="103"/>
+      <c r="Q16" s="104"/>
     </row>
     <row r="17" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B17" s="144"/>
-[...14 lines deleted...]
-      <c r="O17" s="164" t="s">
+      <c r="B17" s="107"/>
+      <c r="C17" s="108"/>
+      <c r="D17" s="114"/>
+      <c r="E17" s="115"/>
+      <c r="F17" s="115"/>
+      <c r="G17" s="115"/>
+      <c r="H17" s="115"/>
+      <c r="I17" s="115"/>
+      <c r="J17" s="116"/>
+      <c r="K17" s="120"/>
+      <c r="L17" s="108"/>
+      <c r="M17" s="123" t="s">
+        <v>65</v>
+      </c>
+      <c r="N17" s="124"/>
+      <c r="O17" s="124" t="s">
+        <v>52</v>
+      </c>
+      <c r="P17" s="124"/>
+      <c r="Q17" s="125"/>
+    </row>
+    <row r="18" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B18" s="107"/>
+      <c r="C18" s="108"/>
+      <c r="D18" s="114"/>
+      <c r="E18" s="115"/>
+      <c r="F18" s="115"/>
+      <c r="G18" s="115"/>
+      <c r="H18" s="115"/>
+      <c r="I18" s="115"/>
+      <c r="J18" s="116"/>
+      <c r="K18" s="120"/>
+      <c r="L18" s="108"/>
+      <c r="M18" s="123" t="s">
+        <v>66</v>
+      </c>
+      <c r="N18" s="124"/>
+      <c r="O18" s="124" t="s">
         <v>51</v>
       </c>
-      <c r="P17" s="164"/>
-[...22 lines deleted...]
-      <c r="Q18" s="165"/>
+      <c r="P18" s="124"/>
+      <c r="Q18" s="125"/>
     </row>
     <row r="19" spans="1:33" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="146"/>
-[...18 lines deleted...]
-      <c r="Q19" s="168"/>
+      <c r="B19" s="109"/>
+      <c r="C19" s="110"/>
+      <c r="D19" s="117"/>
+      <c r="E19" s="118"/>
+      <c r="F19" s="118"/>
+      <c r="G19" s="118"/>
+      <c r="H19" s="118"/>
+      <c r="I19" s="118"/>
+      <c r="J19" s="119"/>
+      <c r="K19" s="121"/>
+      <c r="L19" s="110"/>
+      <c r="M19" s="126" t="s">
+        <v>67</v>
+      </c>
+      <c r="N19" s="127"/>
+      <c r="O19" s="127" t="s">
+        <v>53</v>
+      </c>
+      <c r="P19" s="127"/>
+      <c r="Q19" s="128"/>
     </row>
     <row r="20" spans="1:33" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
     <row r="21" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B21" s="8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
       <c r="N21" s="9"/>
       <c r="O21" s="9"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="10"/>
     </row>
     <row r="22" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B22" s="137" t="s">
-[...3 lines deleted...]
-      <c r="D22" s="138"/>
+      <c r="B22" s="155" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="156"/>
+      <c r="D22" s="156"/>
       <c r="E22" s="26" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="F22" s="118" t="s">
+        <v>27</v>
+      </c>
+      <c r="F22" s="129" t="s">
+        <v>36</v>
+      </c>
+      <c r="G22" s="130"/>
+      <c r="H22" s="130"/>
+      <c r="I22" s="131"/>
+      <c r="J22" s="132" t="s">
         <v>35</v>
       </c>
-      <c r="G22" s="119"/>
-[...6 lines deleted...]
-      <c r="L22" s="120"/>
+      <c r="K22" s="130"/>
+      <c r="L22" s="131"/>
       <c r="M22" s="26" t="s">
-        <v>26</v>
-[...6 lines deleted...]
-      <c r="Q22" s="122"/>
+        <v>27</v>
+      </c>
+      <c r="N22" s="129" t="s">
+        <v>36</v>
+      </c>
+      <c r="O22" s="130"/>
+      <c r="P22" s="130"/>
+      <c r="Q22" s="133"/>
     </row>
     <row r="23" spans="1:33" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B23" s="128" t="s">
-[...3 lines deleted...]
-      <c r="D23" s="130"/>
+      <c r="B23" s="143" t="s">
+        <v>89</v>
+      </c>
+      <c r="C23" s="144"/>
+      <c r="D23" s="145"/>
       <c r="E23" s="28"/>
-      <c r="F23" s="131"/>
-[...1 lines deleted...]
-      <c r="H23" s="133"/>
+      <c r="F23" s="146"/>
+      <c r="G23" s="147"/>
+      <c r="H23" s="148"/>
       <c r="I23" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="J23" s="149" t="s">
+        <v>88</v>
+      </c>
+      <c r="K23" s="150"/>
+      <c r="L23" s="151"/>
+      <c r="M23" s="20"/>
+      <c r="N23" s="152"/>
+      <c r="O23" s="153"/>
+      <c r="P23" s="154"/>
+      <c r="Q23" s="23" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B24" s="134" t="s">
         <v>15</v>
       </c>
-      <c r="J23" s="221" t="s">
-[...17 lines deleted...]
-      <c r="D24" s="125"/>
+      <c r="C24" s="135"/>
+      <c r="D24" s="136"/>
       <c r="E24" s="28"/>
-      <c r="F24" s="139"/>
-[...1 lines deleted...]
-      <c r="H24" s="141"/>
+      <c r="F24" s="140"/>
+      <c r="G24" s="141"/>
+      <c r="H24" s="142"/>
       <c r="I24" s="24" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-      <c r="L24" s="127"/>
+        <v>14</v>
+      </c>
+      <c r="J24" s="137" t="s">
+        <v>60</v>
+      </c>
+      <c r="K24" s="138"/>
+      <c r="L24" s="139"/>
       <c r="M24" s="40"/>
-      <c r="N24" s="85"/>
-[...1 lines deleted...]
-      <c r="P24" s="87"/>
+      <c r="N24" s="140"/>
+      <c r="O24" s="141"/>
+      <c r="P24" s="142"/>
       <c r="Q24" s="7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:33" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B25" s="82" t="s">
-[...3 lines deleted...]
-      <c r="D25" s="84"/>
+      <c r="B25" s="157" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="158"/>
+      <c r="D25" s="159"/>
       <c r="E25" s="40"/>
-      <c r="F25" s="85"/>
-[...1 lines deleted...]
-      <c r="H25" s="87"/>
+      <c r="F25" s="140"/>
+      <c r="G25" s="141"/>
+      <c r="H25" s="142"/>
       <c r="I25" s="24" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="L25" s="90"/>
+        <v>13</v>
+      </c>
+      <c r="J25" s="137" t="s">
+        <v>56</v>
+      </c>
+      <c r="K25" s="160"/>
+      <c r="L25" s="161"/>
       <c r="M25" s="25"/>
-      <c r="N25" s="85"/>
-[...1 lines deleted...]
-      <c r="P25" s="87"/>
+      <c r="N25" s="140"/>
+      <c r="O25" s="141"/>
+      <c r="P25" s="142"/>
       <c r="Q25" s="43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="V25" s="37"/>
     </row>
     <row r="26" spans="1:33" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="91"/>
-[...1 lines deleted...]
-      <c r="D26" s="93"/>
+      <c r="B26" s="167"/>
+      <c r="C26" s="168"/>
+      <c r="D26" s="169"/>
       <c r="E26" s="47"/>
-      <c r="F26" s="94"/>
-[...1 lines deleted...]
-      <c r="H26" s="96"/>
+      <c r="F26" s="170"/>
+      <c r="G26" s="171"/>
+      <c r="H26" s="172"/>
       <c r="I26" s="48"/>
-      <c r="J26" s="97"/>
-[...1 lines deleted...]
-      <c r="L26" s="98"/>
+      <c r="J26" s="173"/>
+      <c r="K26" s="174"/>
+      <c r="L26" s="174"/>
       <c r="M26" s="42"/>
-      <c r="N26" s="99"/>
-[...1 lines deleted...]
-      <c r="P26" s="101"/>
+      <c r="N26" s="175"/>
+      <c r="O26" s="176"/>
+      <c r="P26" s="177"/>
       <c r="Q26" s="3"/>
     </row>
     <row r="27" spans="1:33" s="2" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="1"/>
       <c r="B27" s="18"/>
       <c r="C27" s="19"/>
       <c r="D27" s="19"/>
       <c r="E27" s="19"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="AC27" s="1"/>
       <c r="AD27" s="1"/>
       <c r="AE27" s="1"/>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
     </row>
     <row r="28" spans="1:33" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A28" s="1"/>
-      <c r="B28" s="50"/>
-[...14 lines deleted...]
-      <c r="Q28" s="50"/>
+      <c r="B28" s="178" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="178"/>
+      <c r="D28" s="178"/>
+      <c r="E28" s="178"/>
+      <c r="F28" s="178"/>
+      <c r="G28" s="178"/>
+      <c r="H28" s="178"/>
+      <c r="I28" s="178"/>
+      <c r="J28" s="178"/>
+      <c r="K28" s="178"/>
+      <c r="L28" s="178"/>
+      <c r="M28" s="178"/>
+      <c r="N28" s="178"/>
+      <c r="O28" s="178"/>
+      <c r="P28" s="178"/>
+      <c r="Q28" s="178"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="AC28" s="1"/>
       <c r="AD28" s="1"/>
       <c r="AE28" s="1"/>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1"/>
     </row>
     <row r="29" spans="1:33" s="2" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A29" s="1"/>
-      <c r="B29" s="102" t="s">
+      <c r="B29" s="179" t="s">
         <v>83</v>
       </c>
-      <c r="C29" s="103"/>
-[...13 lines deleted...]
-      <c r="Q29" s="104"/>
+      <c r="C29" s="180"/>
+      <c r="D29" s="180"/>
+      <c r="E29" s="180"/>
+      <c r="F29" s="180"/>
+      <c r="G29" s="180"/>
+      <c r="H29" s="180"/>
+      <c r="I29" s="180"/>
+      <c r="J29" s="180"/>
+      <c r="K29" s="180"/>
+      <c r="L29" s="180"/>
+      <c r="M29" s="180"/>
+      <c r="N29" s="180"/>
+      <c r="O29" s="180"/>
+      <c r="P29" s="180"/>
+      <c r="Q29" s="181"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="AC29" s="1"/>
       <c r="AD29" s="1"/>
       <c r="AE29" s="1"/>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
     </row>
     <row r="30" spans="1:33" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="1"/>
-      <c r="B30" s="105" t="s">
+      <c r="B30" s="182" t="s">
         <v>70</v>
       </c>
-      <c r="C30" s="106"/>
-[...1 lines deleted...]
-      <c r="E30" s="107" t="s">
+      <c r="C30" s="183"/>
+      <c r="D30" s="183"/>
+      <c r="E30" s="184" t="s">
         <v>75</v>
       </c>
-      <c r="F30" s="108"/>
-[...10 lines deleted...]
-      <c r="Q30" s="109"/>
+      <c r="F30" s="185"/>
+      <c r="G30" s="185"/>
+      <c r="H30" s="185"/>
+      <c r="I30" s="185"/>
+      <c r="J30" s="185"/>
+      <c r="K30" s="185"/>
+      <c r="L30" s="185"/>
+      <c r="M30" s="185"/>
+      <c r="N30" s="185"/>
+      <c r="O30" s="185"/>
+      <c r="P30" s="185"/>
+      <c r="Q30" s="186"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
     </row>
     <row r="31" spans="1:33" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="1"/>
-      <c r="B31" s="110" t="s">
+      <c r="B31" s="187" t="s">
         <v>71</v>
       </c>
-      <c r="C31" s="111"/>
-[...1 lines deleted...]
-      <c r="E31" s="112" t="s">
+      <c r="C31" s="188"/>
+      <c r="D31" s="188"/>
+      <c r="E31" s="189" t="s">
         <v>76</v>
       </c>
-      <c r="F31" s="113"/>
-[...10 lines deleted...]
-      <c r="Q31" s="114"/>
+      <c r="F31" s="190"/>
+      <c r="G31" s="190"/>
+      <c r="H31" s="190"/>
+      <c r="I31" s="190"/>
+      <c r="J31" s="190"/>
+      <c r="K31" s="190"/>
+      <c r="L31" s="190"/>
+      <c r="M31" s="190"/>
+      <c r="N31" s="190"/>
+      <c r="O31" s="190"/>
+      <c r="P31" s="190"/>
+      <c r="Q31" s="191"/>
       <c r="R31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="AC31" s="1"/>
       <c r="AD31" s="1"/>
       <c r="AE31" s="1"/>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1"/>
     </row>
     <row r="32" spans="1:33" s="2" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1"/>
-      <c r="B32" s="183" t="s">
+      <c r="B32" s="51" t="s">
         <v>85</v>
       </c>
-      <c r="C32" s="184"/>
-[...1 lines deleted...]
-      <c r="E32" s="185" t="s">
+      <c r="C32" s="52"/>
+      <c r="D32" s="52"/>
+      <c r="E32" s="53" t="s">
         <v>84</v>
       </c>
-      <c r="F32" s="186"/>
-[...10 lines deleted...]
-      <c r="Q32" s="187"/>
+      <c r="F32" s="54"/>
+      <c r="G32" s="54"/>
+      <c r="H32" s="54"/>
+      <c r="I32" s="54"/>
+      <c r="J32" s="54"/>
+      <c r="K32" s="54"/>
+      <c r="L32" s="54"/>
+      <c r="M32" s="54"/>
+      <c r="N32" s="54"/>
+      <c r="O32" s="54"/>
+      <c r="P32" s="54"/>
+      <c r="Q32" s="55"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="AC32" s="1"/>
       <c r="AD32" s="1"/>
       <c r="AE32" s="1"/>
       <c r="AF32" s="1"/>
       <c r="AG32" s="1"/>
     </row>
     <row r="33" spans="2:28" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B33" s="22"/>
       <c r="C33" s="22"/>
     </row>
     <row r="34" spans="2:28" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B34" s="115" t="s">
+      <c r="B34" s="192" t="s">
         <v>3</v>
       </c>
-      <c r="C34" s="116"/>
-[...13 lines deleted...]
-      <c r="Q34" s="117"/>
+      <c r="C34" s="193"/>
+      <c r="D34" s="193"/>
+      <c r="E34" s="193"/>
+      <c r="F34" s="193"/>
+      <c r="G34" s="193"/>
+      <c r="H34" s="193"/>
+      <c r="I34" s="193"/>
+      <c r="J34" s="193"/>
+      <c r="K34" s="193"/>
+      <c r="L34" s="193"/>
+      <c r="M34" s="193"/>
+      <c r="N34" s="193"/>
+      <c r="O34" s="193"/>
+      <c r="P34" s="193"/>
+      <c r="Q34" s="194"/>
     </row>
     <row r="35" spans="2:28" ht="27" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B35" s="65" t="s">
+      <c r="B35" s="162" t="s">
         <v>4</v>
       </c>
-      <c r="C35" s="66"/>
-[...13 lines deleted...]
-      <c r="Q35" s="72"/>
+      <c r="C35" s="163"/>
+      <c r="D35" s="164"/>
+      <c r="E35" s="165"/>
+      <c r="F35" s="165"/>
+      <c r="G35" s="165"/>
+      <c r="H35" s="165"/>
+      <c r="I35" s="165"/>
+      <c r="J35" s="165"/>
+      <c r="K35" s="165"/>
+      <c r="L35" s="165"/>
+      <c r="M35" s="165"/>
+      <c r="N35" s="165"/>
+      <c r="O35" s="165"/>
+      <c r="P35" s="165"/>
+      <c r="Q35" s="166"/>
     </row>
     <row r="36" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B36" s="73" t="s">
+      <c r="B36" s="195" t="s">
         <v>5</v>
       </c>
-      <c r="C36" s="74"/>
-[...15 lines deleted...]
-      <c r="Q36" s="79"/>
+      <c r="C36" s="196"/>
+      <c r="D36" s="197" t="s">
+        <v>54</v>
+      </c>
+      <c r="E36" s="197"/>
+      <c r="F36" s="197"/>
+      <c r="G36" s="197"/>
+      <c r="H36" s="197"/>
+      <c r="I36" s="197"/>
+      <c r="J36" s="197"/>
+      <c r="K36" s="197"/>
+      <c r="L36" s="197"/>
+      <c r="M36" s="197"/>
+      <c r="N36" s="197"/>
+      <c r="O36" s="197"/>
+      <c r="P36" s="197"/>
+      <c r="Q36" s="198"/>
     </row>
     <row r="37" spans="2:28" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B37" s="65" t="s">
+      <c r="B37" s="162" t="s">
         <v>6</v>
       </c>
-      <c r="C37" s="66"/>
-[...4 lines deleted...]
-      <c r="H37" s="81" t="s">
+      <c r="C37" s="163"/>
+      <c r="D37" s="164"/>
+      <c r="E37" s="165"/>
+      <c r="F37" s="165"/>
+      <c r="G37" s="199"/>
+      <c r="H37" s="200" t="s">
         <v>7</v>
       </c>
-      <c r="I37" s="66"/>
-[...7 lines deleted...]
-      <c r="Q37" s="72"/>
+      <c r="I37" s="163"/>
+      <c r="J37" s="164"/>
+      <c r="K37" s="165"/>
+      <c r="L37" s="165"/>
+      <c r="M37" s="165"/>
+      <c r="N37" s="165"/>
+      <c r="O37" s="165"/>
+      <c r="P37" s="165"/>
+      <c r="Q37" s="166"/>
       <c r="W37" s="21"/>
       <c r="X37" s="21"/>
       <c r="Y37" s="21"/>
       <c r="Z37" s="21"/>
       <c r="AA37" s="21"/>
       <c r="AB37" s="21"/>
     </row>
     <row r="38" spans="2:28" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B38" s="65" t="s">
-[...16 lines deleted...]
-      <c r="Q38" s="69"/>
+      <c r="B38" s="162" t="s">
+        <v>30</v>
+      </c>
+      <c r="C38" s="163"/>
+      <c r="D38" s="201"/>
+      <c r="E38" s="202"/>
+      <c r="F38" s="202"/>
+      <c r="G38" s="202"/>
+      <c r="H38" s="202"/>
+      <c r="I38" s="202"/>
+      <c r="J38" s="202"/>
+      <c r="K38" s="202"/>
+      <c r="L38" s="202"/>
+      <c r="M38" s="202"/>
+      <c r="N38" s="202"/>
+      <c r="O38" s="202"/>
+      <c r="P38" s="202"/>
+      <c r="Q38" s="203"/>
     </row>
     <row r="39" spans="2:28" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B39" s="65" t="s">
+      <c r="B39" s="162" t="s">
         <v>8</v>
       </c>
-      <c r="C39" s="66"/>
-[...13 lines deleted...]
-      <c r="Q39" s="72"/>
+      <c r="C39" s="163"/>
+      <c r="D39" s="164"/>
+      <c r="E39" s="165"/>
+      <c r="F39" s="165"/>
+      <c r="G39" s="165"/>
+      <c r="H39" s="165"/>
+      <c r="I39" s="165"/>
+      <c r="J39" s="165"/>
+      <c r="K39" s="165"/>
+      <c r="L39" s="165"/>
+      <c r="M39" s="165"/>
+      <c r="N39" s="165"/>
+      <c r="O39" s="165"/>
+      <c r="P39" s="165"/>
+      <c r="Q39" s="166"/>
     </row>
     <row r="40" spans="2:28" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B40" s="73" t="s">
-[...3 lines deleted...]
-      <c r="D40" s="75" t="s">
+      <c r="B40" s="195" t="s">
+        <v>22</v>
+      </c>
+      <c r="C40" s="196"/>
+      <c r="D40" s="204" t="s">
         <v>79</v>
       </c>
-      <c r="E40" s="76"/>
-[...11 lines deleted...]
-      <c r="Q40" s="77"/>
+      <c r="E40" s="205"/>
+      <c r="F40" s="205"/>
+      <c r="G40" s="205"/>
+      <c r="H40" s="205"/>
+      <c r="I40" s="205"/>
+      <c r="J40" s="205"/>
+      <c r="K40" s="205"/>
+      <c r="L40" s="205"/>
+      <c r="M40" s="205"/>
+      <c r="N40" s="205"/>
+      <c r="O40" s="205"/>
+      <c r="P40" s="205"/>
+      <c r="Q40" s="206"/>
     </row>
     <row r="41" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B41" s="51" t="s">
-[...3 lines deleted...]
-      <c r="D41" s="53" t="s">
+      <c r="B41" s="207" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="208"/>
+      <c r="D41" s="209" t="s">
         <v>80</v>
       </c>
-      <c r="E41" s="53"/>
-[...11 lines deleted...]
-      <c r="Q41" s="54"/>
+      <c r="E41" s="209"/>
+      <c r="F41" s="209"/>
+      <c r="G41" s="209"/>
+      <c r="H41" s="209"/>
+      <c r="I41" s="209"/>
+      <c r="J41" s="209"/>
+      <c r="K41" s="209"/>
+      <c r="L41" s="209"/>
+      <c r="M41" s="209"/>
+      <c r="N41" s="209"/>
+      <c r="O41" s="209"/>
+      <c r="P41" s="209"/>
+      <c r="Q41" s="210"/>
     </row>
     <row r="42" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B42" s="55" t="s">
-[...18 lines deleted...]
-      <c r="Q42" s="61"/>
+      <c r="B42" s="211" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="212"/>
+      <c r="D42" s="212"/>
+      <c r="E42" s="212"/>
+      <c r="F42" s="212"/>
+      <c r="G42" s="215" t="s">
+        <v>54</v>
+      </c>
+      <c r="H42" s="216"/>
+      <c r="I42" s="216"/>
+      <c r="J42" s="216"/>
+      <c r="K42" s="216"/>
+      <c r="L42" s="216"/>
+      <c r="M42" s="216"/>
+      <c r="N42" s="216"/>
+      <c r="O42" s="216"/>
+      <c r="P42" s="216"/>
+      <c r="Q42" s="217"/>
     </row>
     <row r="43" spans="2:28" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B43" s="57"/>
-[...14 lines deleted...]
-      <c r="Q43" s="64"/>
+      <c r="B43" s="213"/>
+      <c r="C43" s="214"/>
+      <c r="D43" s="214"/>
+      <c r="E43" s="214"/>
+      <c r="F43" s="214"/>
+      <c r="G43" s="218"/>
+      <c r="H43" s="219"/>
+      <c r="I43" s="219"/>
+      <c r="J43" s="219"/>
+      <c r="K43" s="219"/>
+      <c r="L43" s="219"/>
+      <c r="M43" s="219"/>
+      <c r="N43" s="219"/>
+      <c r="O43" s="219"/>
+      <c r="P43" s="219"/>
+      <c r="Q43" s="220"/>
     </row>
     <row r="44" spans="2:28" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B44" s="49"/>
       <c r="C44" s="49"/>
       <c r="D44" s="49"/>
       <c r="E44" s="49"/>
       <c r="F44" s="49"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
       <c r="N44" s="2"/>
       <c r="O44" s="2"/>
       <c r="P44" s="2"/>
       <c r="Q44" s="2"/>
     </row>
     <row r="45" spans="2:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B45" s="4" t="s">
         <v>86</v>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
@@ -6555,240 +6645,241 @@
       <c r="P45" s="4"/>
       <c r="Q45" s="4"/>
     </row>
     <row r="46" spans="2:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B46" s="4" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="4"/>
     </row>
     <row r="47" spans="2:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B47" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="4"/>
       <c r="J47" s="4"/>
       <c r="K47" s="4"/>
       <c r="L47" s="4"/>
       <c r="M47" s="4"/>
       <c r="N47" s="4"/>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
       <c r="Q47" s="4"/>
     </row>
     <row r="48" spans="2:28" x14ac:dyDescent="0.15">
       <c r="B48" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C48" s="5"/>
       <c r="D48" s="5"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
       <c r="K48" s="5"/>
       <c r="L48" s="5"/>
       <c r="M48" s="5"/>
       <c r="N48" s="5"/>
       <c r="O48" s="5"/>
       <c r="P48" s="5"/>
       <c r="Q48" s="5"/>
     </row>
     <row r="49" spans="2:17" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B49" s="4"/>
       <c r="C49" s="5"/>
       <c r="D49" s="5"/>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
       <c r="J49" s="5"/>
       <c r="K49" s="5"/>
       <c r="L49" s="5"/>
       <c r="M49" s="5"/>
       <c r="N49" s="5"/>
       <c r="O49" s="5"/>
       <c r="P49" s="5"/>
       <c r="Q49" s="5"/>
     </row>
     <row r="50" spans="2:17" x14ac:dyDescent="0.15">
       <c r="B50" s="11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C50" s="12"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
       <c r="F50" s="13"/>
       <c r="G50" s="13"/>
       <c r="H50" s="13"/>
       <c r="I50" s="13"/>
       <c r="J50" s="13"/>
       <c r="K50" s="13"/>
       <c r="L50" s="13"/>
       <c r="M50" s="13"/>
       <c r="N50" s="13"/>
       <c r="O50" s="13"/>
       <c r="P50" s="13"/>
       <c r="Q50" s="14"/>
     </row>
     <row r="51" spans="2:17" x14ac:dyDescent="0.15">
       <c r="B51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="6"/>
       <c r="E51" s="4" t="s">
         <v>68</v>
       </c>
       <c r="Q51" s="16"/>
     </row>
     <row r="52" spans="2:17" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B52" s="44" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C52" s="45"/>
       <c r="D52" s="17"/>
       <c r="E52" s="17"/>
       <c r="F52" s="46" t="s">
         <v>69</v>
       </c>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="17"/>
       <c r="J52" s="17"/>
       <c r="K52" s="17"/>
       <c r="L52" s="17"/>
       <c r="M52" s="17"/>
       <c r="N52" s="17"/>
       <c r="O52" s="17"/>
       <c r="P52" s="17"/>
       <c r="Q52" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="80">
+  <mergeCells count="81">
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="D41:Q41"/>
+    <mergeCell ref="B42:F43"/>
+    <mergeCell ref="G42:Q42"/>
+    <mergeCell ref="G43:Q43"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:Q38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:Q39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:Q40"/>
+    <mergeCell ref="B34:Q34"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="D36:Q36"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="J37:Q37"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="F25:H25"/>
+    <mergeCell ref="J25:L25"/>
+    <mergeCell ref="N25:P25"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:Q35"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="F26:H26"/>
+    <mergeCell ref="J26:L26"/>
+    <mergeCell ref="N26:P26"/>
+    <mergeCell ref="B28:Q28"/>
+    <mergeCell ref="B29:Q29"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:Q30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="E31:Q31"/>
+    <mergeCell ref="F22:I22"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="N22:Q22"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="J24:L24"/>
+    <mergeCell ref="N24:P24"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="F23:H23"/>
+    <mergeCell ref="J23:L23"/>
+    <mergeCell ref="N23:P23"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="F24:H24"/>
+    <mergeCell ref="B16:C19"/>
+    <mergeCell ref="D16:J19"/>
+    <mergeCell ref="K16:L19"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="O16:Q16"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="O17:Q17"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="O18:Q18"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="O19:Q19"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="O12:P12"/>
+    <mergeCell ref="O13:P13"/>
+    <mergeCell ref="B14:C15"/>
+    <mergeCell ref="D14:J15"/>
+    <mergeCell ref="K14:L15"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="P15:Q15"/>
     <mergeCell ref="K6:Q6"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="E32:Q32"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="L3:Q3"/>
     <mergeCell ref="B4:Q4"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="L5:Q5"/>
     <mergeCell ref="K7:Q7"/>
     <mergeCell ref="B10:C13"/>
     <mergeCell ref="D10:J10"/>
     <mergeCell ref="K10:L13"/>
     <mergeCell ref="M10:N10"/>
     <mergeCell ref="O10:P10"/>
     <mergeCell ref="D11:J13"/>
     <mergeCell ref="M11:M13"/>
-    <mergeCell ref="O11:P11"/>
-[...62 lines deleted...]
-    <mergeCell ref="G43:Q43"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <hyperlinks>
     <hyperlink ref="B31:D31" r:id="rId1" display="体験コンテンツ" xr:uid="{2FEFD662-D19B-41A6-9144-F1E2C153A95A}"/>
     <hyperlink ref="B30:D30" r:id="rId2" display="アトラクション演出" xr:uid="{2C3B6149-1772-45B2-9E1B-3ECAF2ED78DF}"/>
     <hyperlink ref="B32:D32" r:id="rId3" display="体験コンテンツ" xr:uid="{8A70E85A-520C-4C1C-8590-EDEFDD1DE070}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" r:id="rId4"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId5"/>
   <legacyDrawing r:id="rId6"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="7169" r:id="rId7" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>12</xdr:row>
@@ -7032,1019 +7123,1021 @@
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>19</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C48FE36-5FBE-4DCA-B656-F3C01F494653}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D3CA5AF-3212-4AF5-845A-7E54238955F2}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:AG52"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="145" workbookViewId="0">
-      <selection activeCell="U20" sqref="U20"/>
+    <sheetView zoomScale="175" zoomScaleNormal="175" zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="8.7265625" style="1"/>
     <col min="2" max="3" width="4.08984375" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.453125" style="1" customWidth="1"/>
     <col min="5" max="5" width="3.08984375" style="1" customWidth="1"/>
     <col min="6" max="8" width="4.08984375" style="1" customWidth="1"/>
     <col min="9" max="9" width="4" style="1" customWidth="1"/>
     <col min="10" max="10" width="6.453125" style="1" customWidth="1"/>
     <col min="11" max="12" width="4.08984375" style="1" customWidth="1"/>
     <col min="13" max="13" width="3.08984375" style="1" customWidth="1"/>
     <col min="14" max="14" width="5.7265625" style="1" customWidth="1"/>
     <col min="15" max="16" width="2.6328125" style="1" customWidth="1"/>
     <col min="17" max="17" width="3.7265625" style="1" customWidth="1"/>
     <col min="18" max="21" width="3.81640625" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.7265625" style="1"/>
     <col min="23" max="28" width="8.7265625" style="2"/>
     <col min="29" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:31" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B1" s="188" t="s">
+      <c r="B1" s="56" t="s">
         <v>82</v>
       </c>
-      <c r="C1" s="189"/>
-[...13 lines deleted...]
-      <c r="Q1" s="190"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="58"/>
     </row>
     <row r="2" spans="2:31" ht="6.75" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="3" spans="2:31" x14ac:dyDescent="0.15">
-      <c r="L3" s="191" t="s">
-[...6 lines deleted...]
-      <c r="Q3" s="191"/>
+      <c r="L3" s="59" t="s">
+        <v>59</v>
+      </c>
+      <c r="M3" s="59"/>
+      <c r="N3" s="59"/>
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
     </row>
     <row r="4" spans="2:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B4" s="192" t="s">
+      <c r="B4" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="192"/>
-[...13 lines deleted...]
-      <c r="Q4" s="192"/>
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60"/>
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
     </row>
     <row r="5" spans="2:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B5" s="191" t="s">
-[...12 lines deleted...]
-      <c r="Q5" s="191"/>
+      <c r="B5" s="59" t="s">
+        <v>91</v>
+      </c>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="59"/>
+      <c r="P5" s="59"/>
+      <c r="Q5" s="59"/>
     </row>
     <row r="6" spans="2:31" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="I6" s="1" t="s">
-        <v>30</v>
-[...9 lines deleted...]
-      <c r="Q6" s="182"/>
+        <v>31</v>
+      </c>
+      <c r="K6" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
       <c r="X6" s="36"/>
       <c r="Y6" s="36"/>
       <c r="Z6" s="36"/>
       <c r="AA6" s="36"/>
       <c r="AB6" s="36"/>
       <c r="AC6" s="36"/>
       <c r="AD6" s="36"/>
       <c r="AE6" s="36"/>
     </row>
     <row r="7" spans="2:31" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="I7" s="1" t="s">
-        <v>31</v>
-[...9 lines deleted...]
-      <c r="Q7" s="182"/>
+        <v>32</v>
+      </c>
+      <c r="K7" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="50"/>
+      <c r="M7" s="50"/>
+      <c r="N7" s="50"/>
+      <c r="O7" s="50"/>
+      <c r="P7" s="50"/>
+      <c r="Q7" s="50"/>
     </row>
     <row r="8" spans="2:31" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="2:31" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="2:31" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="193" t="s">
-[...12 lines deleted...]
-      <c r="K10" s="202" t="s">
+      <c r="B10" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="62"/>
+      <c r="D10" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" s="68"/>
+      <c r="F10" s="68"/>
+      <c r="G10" s="68"/>
+      <c r="H10" s="68"/>
+      <c r="I10" s="68"/>
+      <c r="J10" s="69"/>
+      <c r="K10" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="L10" s="203"/>
-[...4 lines deleted...]
-      <c r="O10" s="209">
+      <c r="L10" s="71"/>
+      <c r="M10" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="N10" s="76"/>
+      <c r="O10" s="77">
         <v>500</v>
       </c>
-      <c r="P10" s="209"/>
+      <c r="P10" s="77"/>
       <c r="Q10" s="35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="2:31" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="B11" s="195"/>
-[...13 lines deleted...]
-        <v>13</v>
+      <c r="B11" s="63"/>
+      <c r="C11" s="64"/>
+      <c r="D11" s="78" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" s="79"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="79"/>
+      <c r="H11" s="79"/>
+      <c r="I11" s="79"/>
+      <c r="J11" s="80"/>
+      <c r="K11" s="72"/>
+      <c r="L11" s="73"/>
+      <c r="M11" s="87" t="s">
+        <v>12</v>
       </c>
       <c r="N11" s="38" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="O11" s="169">
+        <v>37</v>
+      </c>
+      <c r="O11" s="89">
         <v>40</v>
       </c>
-      <c r="P11" s="169"/>
+      <c r="P11" s="89"/>
       <c r="Q11" s="34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="2:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B12" s="195"/>
-[...10 lines deleted...]
-      <c r="M12" s="219"/>
+      <c r="B12" s="63"/>
+      <c r="C12" s="64"/>
+      <c r="D12" s="81"/>
+      <c r="E12" s="82"/>
+      <c r="F12" s="82"/>
+      <c r="G12" s="82"/>
+      <c r="H12" s="82"/>
+      <c r="I12" s="82"/>
+      <c r="J12" s="83"/>
+      <c r="K12" s="72"/>
+      <c r="L12" s="73"/>
+      <c r="M12" s="87"/>
       <c r="N12" s="38" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="O12" s="169">
+        <v>41</v>
+      </c>
+      <c r="O12" s="89">
         <v>460</v>
       </c>
-      <c r="P12" s="169"/>
+      <c r="P12" s="89"/>
       <c r="Q12" s="34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="2:31" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B13" s="197"/>
-[...10 lines deleted...]
-      <c r="M13" s="220"/>
+      <c r="B13" s="65"/>
+      <c r="C13" s="66"/>
+      <c r="D13" s="84"/>
+      <c r="E13" s="85"/>
+      <c r="F13" s="85"/>
+      <c r="G13" s="85"/>
+      <c r="H13" s="85"/>
+      <c r="I13" s="85"/>
+      <c r="J13" s="86"/>
+      <c r="K13" s="74"/>
+      <c r="L13" s="75"/>
+      <c r="M13" s="88"/>
       <c r="N13" s="39" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="O13" s="170">
+        <v>42</v>
+      </c>
+      <c r="O13" s="90">
         <v>0</v>
       </c>
-      <c r="P13" s="170"/>
+      <c r="P13" s="90"/>
       <c r="Q13" s="33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="2:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B14" s="142" t="s">
-[...12 lines deleted...]
-      <c r="K14" s="157" t="s">
+      <c r="B14" s="91" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" s="92"/>
+      <c r="D14" s="95" t="s">
+        <v>61</v>
+      </c>
+      <c r="E14" s="96"/>
+      <c r="F14" s="96"/>
+      <c r="G14" s="96"/>
+      <c r="H14" s="96"/>
+      <c r="I14" s="96"/>
+      <c r="J14" s="97"/>
+      <c r="K14" s="101" t="s">
         <v>0</v>
       </c>
-      <c r="L14" s="143"/>
+      <c r="L14" s="92"/>
       <c r="M14" s="29"/>
       <c r="N14" s="32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O14" s="32"/>
-      <c r="P14" s="161" t="s">
-[...2 lines deleted...]
-      <c r="Q14" s="162"/>
+      <c r="P14" s="103" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q14" s="104"/>
     </row>
     <row r="15" spans="2:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B15" s="171"/>
-[...9 lines deleted...]
-      <c r="L15" s="172"/>
+      <c r="B15" s="93"/>
+      <c r="C15" s="94"/>
+      <c r="D15" s="98"/>
+      <c r="E15" s="99"/>
+      <c r="F15" s="99"/>
+      <c r="G15" s="99"/>
+      <c r="H15" s="99"/>
+      <c r="I15" s="99"/>
+      <c r="J15" s="100"/>
+      <c r="K15" s="102"/>
+      <c r="L15" s="94"/>
       <c r="M15" s="30"/>
       <c r="N15" s="41" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O15" s="31"/>
-      <c r="P15" s="180" t="s">
-[...2 lines deleted...]
-      <c r="Q15" s="181"/>
+      <c r="P15" s="105" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q15" s="106"/>
     </row>
     <row r="16" spans="2:31" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B16" s="142" t="s">
+      <c r="B16" s="91" t="s">
         <v>1</v>
       </c>
-      <c r="C16" s="143"/>
-[...9 lines deleted...]
-      <c r="K16" s="157" t="s">
+      <c r="C16" s="92"/>
+      <c r="D16" s="111" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="112"/>
+      <c r="F16" s="112"/>
+      <c r="G16" s="112"/>
+      <c r="H16" s="112"/>
+      <c r="I16" s="112"/>
+      <c r="J16" s="113"/>
+      <c r="K16" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="L16" s="143"/>
-[...8 lines deleted...]
-      <c r="Q16" s="162"/>
+      <c r="L16" s="92"/>
+      <c r="M16" s="122" t="s">
+        <v>64</v>
+      </c>
+      <c r="N16" s="103"/>
+      <c r="O16" s="103" t="s">
+        <v>50</v>
+      </c>
+      <c r="P16" s="103"/>
+      <c r="Q16" s="104"/>
     </row>
     <row r="17" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B17" s="144"/>
-[...14 lines deleted...]
-      <c r="O17" s="164" t="s">
+      <c r="B17" s="107"/>
+      <c r="C17" s="108"/>
+      <c r="D17" s="114"/>
+      <c r="E17" s="115"/>
+      <c r="F17" s="115"/>
+      <c r="G17" s="115"/>
+      <c r="H17" s="115"/>
+      <c r="I17" s="115"/>
+      <c r="J17" s="116"/>
+      <c r="K17" s="120"/>
+      <c r="L17" s="108"/>
+      <c r="M17" s="123" t="s">
+        <v>65</v>
+      </c>
+      <c r="N17" s="124"/>
+      <c r="O17" s="124" t="s">
+        <v>52</v>
+      </c>
+      <c r="P17" s="124"/>
+      <c r="Q17" s="125"/>
+    </row>
+    <row r="18" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B18" s="107"/>
+      <c r="C18" s="108"/>
+      <c r="D18" s="114"/>
+      <c r="E18" s="115"/>
+      <c r="F18" s="115"/>
+      <c r="G18" s="115"/>
+      <c r="H18" s="115"/>
+      <c r="I18" s="115"/>
+      <c r="J18" s="116"/>
+      <c r="K18" s="120"/>
+      <c r="L18" s="108"/>
+      <c r="M18" s="123" t="s">
+        <v>66</v>
+      </c>
+      <c r="N18" s="124"/>
+      <c r="O18" s="124" t="s">
         <v>51</v>
       </c>
-      <c r="P17" s="164"/>
-[...22 lines deleted...]
-      <c r="Q18" s="165"/>
+      <c r="P18" s="124"/>
+      <c r="Q18" s="125"/>
     </row>
     <row r="19" spans="1:33" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="146"/>
-[...18 lines deleted...]
-      <c r="Q19" s="168"/>
+      <c r="B19" s="109"/>
+      <c r="C19" s="110"/>
+      <c r="D19" s="117"/>
+      <c r="E19" s="118"/>
+      <c r="F19" s="118"/>
+      <c r="G19" s="118"/>
+      <c r="H19" s="118"/>
+      <c r="I19" s="118"/>
+      <c r="J19" s="119"/>
+      <c r="K19" s="121"/>
+      <c r="L19" s="110"/>
+      <c r="M19" s="126" t="s">
+        <v>67</v>
+      </c>
+      <c r="N19" s="127"/>
+      <c r="O19" s="127" t="s">
+        <v>53</v>
+      </c>
+      <c r="P19" s="127"/>
+      <c r="Q19" s="128"/>
     </row>
     <row r="20" spans="1:33" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
     <row r="21" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B21" s="8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
       <c r="N21" s="9"/>
       <c r="O21" s="9"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="10"/>
     </row>
     <row r="22" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B22" s="137" t="s">
-[...3 lines deleted...]
-      <c r="D22" s="138"/>
+      <c r="B22" s="155" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="156"/>
+      <c r="D22" s="156"/>
       <c r="E22" s="26" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="F22" s="118" t="s">
+        <v>27</v>
+      </c>
+      <c r="F22" s="129" t="s">
+        <v>36</v>
+      </c>
+      <c r="G22" s="130"/>
+      <c r="H22" s="130"/>
+      <c r="I22" s="131"/>
+      <c r="J22" s="132" t="s">
         <v>35</v>
       </c>
-      <c r="G22" s="119"/>
-[...6 lines deleted...]
-      <c r="L22" s="120"/>
+      <c r="K22" s="130"/>
+      <c r="L22" s="131"/>
       <c r="M22" s="26" t="s">
-        <v>26</v>
-[...6 lines deleted...]
-      <c r="Q22" s="122"/>
+        <v>27</v>
+      </c>
+      <c r="N22" s="129" t="s">
+        <v>36</v>
+      </c>
+      <c r="O22" s="130"/>
+      <c r="P22" s="130"/>
+      <c r="Q22" s="133"/>
     </row>
     <row r="23" spans="1:33" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B23" s="128" t="s">
-[...3 lines deleted...]
-      <c r="D23" s="130"/>
+      <c r="B23" s="143" t="s">
+        <v>89</v>
+      </c>
+      <c r="C23" s="144"/>
+      <c r="D23" s="145"/>
       <c r="E23" s="28"/>
-      <c r="F23" s="131"/>
-[...1 lines deleted...]
-      <c r="H23" s="133"/>
+      <c r="F23" s="146"/>
+      <c r="G23" s="147"/>
+      <c r="H23" s="148"/>
       <c r="I23" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="J23" s="149" t="s">
+        <v>90</v>
+      </c>
+      <c r="K23" s="150"/>
+      <c r="L23" s="151"/>
+      <c r="M23" s="20"/>
+      <c r="N23" s="152"/>
+      <c r="O23" s="153"/>
+      <c r="P23" s="154"/>
+      <c r="Q23" s="23" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B24" s="134" t="s">
         <v>15</v>
       </c>
-      <c r="J23" s="221" t="s">
-[...17 lines deleted...]
-      <c r="D24" s="125"/>
+      <c r="C24" s="135"/>
+      <c r="D24" s="136"/>
       <c r="E24" s="28" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="F24" s="85">
+        <v>27</v>
+      </c>
+      <c r="F24" s="140">
         <v>500</v>
       </c>
-      <c r="G24" s="86"/>
-      <c r="H24" s="87"/>
+      <c r="G24" s="141"/>
+      <c r="H24" s="142"/>
       <c r="I24" s="24" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-      <c r="L24" s="127"/>
+        <v>14</v>
+      </c>
+      <c r="J24" s="137" t="s">
+        <v>60</v>
+      </c>
+      <c r="K24" s="138"/>
+      <c r="L24" s="139"/>
       <c r="M24" s="40" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="N24" s="85">
+        <v>27</v>
+      </c>
+      <c r="N24" s="140">
         <v>500</v>
       </c>
-      <c r="O24" s="86"/>
-      <c r="P24" s="87"/>
+      <c r="O24" s="141"/>
+      <c r="P24" s="142"/>
       <c r="Q24" s="7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:33" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B25" s="82" t="s">
-[...3 lines deleted...]
-      <c r="D25" s="84"/>
+      <c r="B25" s="157" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="158"/>
+      <c r="D25" s="159"/>
       <c r="E25" s="40" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="F25" s="85">
+        <v>27</v>
+      </c>
+      <c r="F25" s="140">
         <v>500</v>
       </c>
-      <c r="G25" s="86"/>
-      <c r="H25" s="87"/>
+      <c r="G25" s="141"/>
+      <c r="H25" s="142"/>
       <c r="I25" s="24" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-      <c r="L25" s="90"/>
+        <v>13</v>
+      </c>
+      <c r="J25" s="137" t="s">
+        <v>56</v>
+      </c>
+      <c r="K25" s="160"/>
+      <c r="L25" s="161"/>
       <c r="M25" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="N25" s="140">
+        <v>500</v>
+      </c>
+      <c r="O25" s="141"/>
+      <c r="P25" s="142"/>
+      <c r="Q25" s="43" t="s">
         <v>57</v>
       </c>
-      <c r="N25" s="85">
-[...6 lines deleted...]
-      </c>
       <c r="V25" s="37"/>
     </row>
     <row r="26" spans="1:33" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="91"/>
-[...1 lines deleted...]
-      <c r="D26" s="93"/>
+      <c r="B26" s="167"/>
+      <c r="C26" s="168"/>
+      <c r="D26" s="169"/>
       <c r="E26" s="47"/>
-      <c r="F26" s="94"/>
-[...1 lines deleted...]
-      <c r="H26" s="96"/>
+      <c r="F26" s="170"/>
+      <c r="G26" s="171"/>
+      <c r="H26" s="172"/>
       <c r="I26" s="48"/>
-      <c r="J26" s="97"/>
-[...1 lines deleted...]
-      <c r="L26" s="98"/>
+      <c r="J26" s="173"/>
+      <c r="K26" s="174"/>
+      <c r="L26" s="174"/>
       <c r="M26" s="42"/>
-      <c r="N26" s="99"/>
-[...1 lines deleted...]
-      <c r="P26" s="101"/>
+      <c r="N26" s="175"/>
+      <c r="O26" s="176"/>
+      <c r="P26" s="177"/>
       <c r="Q26" s="3"/>
     </row>
     <row r="27" spans="1:33" s="2" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="1"/>
       <c r="B27" s="18"/>
       <c r="C27" s="19"/>
       <c r="D27" s="19"/>
       <c r="E27" s="19"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="AC27" s="1"/>
       <c r="AD27" s="1"/>
       <c r="AE27" s="1"/>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
     </row>
     <row r="28" spans="1:33" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A28" s="1"/>
-      <c r="B28" s="50"/>
-[...14 lines deleted...]
-      <c r="Q28" s="50"/>
+      <c r="B28" s="178" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="178"/>
+      <c r="D28" s="178"/>
+      <c r="E28" s="178"/>
+      <c r="F28" s="178"/>
+      <c r="G28" s="178"/>
+      <c r="H28" s="178"/>
+      <c r="I28" s="178"/>
+      <c r="J28" s="178"/>
+      <c r="K28" s="178"/>
+      <c r="L28" s="178"/>
+      <c r="M28" s="178"/>
+      <c r="N28" s="178"/>
+      <c r="O28" s="178"/>
+      <c r="P28" s="178"/>
+      <c r="Q28" s="178"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="AC28" s="1"/>
       <c r="AD28" s="1"/>
       <c r="AE28" s="1"/>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1"/>
     </row>
     <row r="29" spans="1:33" s="2" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A29" s="1"/>
-      <c r="B29" s="102" t="s">
+      <c r="B29" s="179" t="s">
         <v>77</v>
       </c>
-      <c r="C29" s="103"/>
-[...13 lines deleted...]
-      <c r="Q29" s="104"/>
+      <c r="C29" s="180"/>
+      <c r="D29" s="180"/>
+      <c r="E29" s="180"/>
+      <c r="F29" s="180"/>
+      <c r="G29" s="180"/>
+      <c r="H29" s="180"/>
+      <c r="I29" s="180"/>
+      <c r="J29" s="180"/>
+      <c r="K29" s="180"/>
+      <c r="L29" s="180"/>
+      <c r="M29" s="180"/>
+      <c r="N29" s="180"/>
+      <c r="O29" s="180"/>
+      <c r="P29" s="180"/>
+      <c r="Q29" s="181"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="AC29" s="1"/>
       <c r="AD29" s="1"/>
       <c r="AE29" s="1"/>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
     </row>
     <row r="30" spans="1:33" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="1"/>
-      <c r="B30" s="105" t="s">
+      <c r="B30" s="182" t="s">
         <v>70</v>
       </c>
-      <c r="C30" s="106"/>
-[...1 lines deleted...]
-      <c r="E30" s="107" t="s">
+      <c r="C30" s="183"/>
+      <c r="D30" s="183"/>
+      <c r="E30" s="184" t="s">
         <v>75</v>
       </c>
-      <c r="F30" s="108"/>
-[...10 lines deleted...]
-      <c r="Q30" s="109"/>
+      <c r="F30" s="185"/>
+      <c r="G30" s="185"/>
+      <c r="H30" s="185"/>
+      <c r="I30" s="185"/>
+      <c r="J30" s="185"/>
+      <c r="K30" s="185"/>
+      <c r="L30" s="185"/>
+      <c r="M30" s="185"/>
+      <c r="N30" s="185"/>
+      <c r="O30" s="185"/>
+      <c r="P30" s="185"/>
+      <c r="Q30" s="186"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
     </row>
     <row r="31" spans="1:33" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="1"/>
-      <c r="B31" s="110" t="s">
+      <c r="B31" s="187" t="s">
         <v>71</v>
       </c>
-      <c r="C31" s="111"/>
-[...1 lines deleted...]
-      <c r="E31" s="112" t="s">
+      <c r="C31" s="188"/>
+      <c r="D31" s="188"/>
+      <c r="E31" s="189" t="s">
         <v>76</v>
       </c>
-      <c r="F31" s="113"/>
-[...10 lines deleted...]
-      <c r="Q31" s="114"/>
+      <c r="F31" s="190"/>
+      <c r="G31" s="190"/>
+      <c r="H31" s="190"/>
+      <c r="I31" s="190"/>
+      <c r="J31" s="190"/>
+      <c r="K31" s="190"/>
+      <c r="L31" s="190"/>
+      <c r="M31" s="190"/>
+      <c r="N31" s="190"/>
+      <c r="O31" s="190"/>
+      <c r="P31" s="190"/>
+      <c r="Q31" s="191"/>
       <c r="R31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="AC31" s="1"/>
       <c r="AD31" s="1"/>
       <c r="AE31" s="1"/>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1"/>
     </row>
     <row r="32" spans="1:33" s="2" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A32" s="1"/>
-      <c r="B32" s="183" t="s">
+      <c r="B32" s="51" t="s">
         <v>85</v>
       </c>
-      <c r="C32" s="184"/>
-[...1 lines deleted...]
-      <c r="E32" s="185" t="s">
+      <c r="C32" s="52"/>
+      <c r="D32" s="52"/>
+      <c r="E32" s="53" t="s">
         <v>84</v>
       </c>
-      <c r="F32" s="186"/>
-[...10 lines deleted...]
-      <c r="Q32" s="187"/>
+      <c r="F32" s="54"/>
+      <c r="G32" s="54"/>
+      <c r="H32" s="54"/>
+      <c r="I32" s="54"/>
+      <c r="J32" s="54"/>
+      <c r="K32" s="54"/>
+      <c r="L32" s="54"/>
+      <c r="M32" s="54"/>
+      <c r="N32" s="54"/>
+      <c r="O32" s="54"/>
+      <c r="P32" s="54"/>
+      <c r="Q32" s="55"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="AC32" s="1"/>
       <c r="AD32" s="1"/>
       <c r="AE32" s="1"/>
       <c r="AF32" s="1"/>
       <c r="AG32" s="1"/>
     </row>
     <row r="33" spans="2:28" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B33" s="22"/>
       <c r="C33" s="22"/>
     </row>
     <row r="34" spans="2:28" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B34" s="115" t="s">
+      <c r="B34" s="192" t="s">
         <v>3</v>
       </c>
-      <c r="C34" s="116"/>
-[...13 lines deleted...]
-      <c r="Q34" s="117"/>
+      <c r="C34" s="193"/>
+      <c r="D34" s="193"/>
+      <c r="E34" s="193"/>
+      <c r="F34" s="193"/>
+      <c r="G34" s="193"/>
+      <c r="H34" s="193"/>
+      <c r="I34" s="193"/>
+      <c r="J34" s="193"/>
+      <c r="K34" s="193"/>
+      <c r="L34" s="193"/>
+      <c r="M34" s="193"/>
+      <c r="N34" s="193"/>
+      <c r="O34" s="193"/>
+      <c r="P34" s="193"/>
+      <c r="Q34" s="194"/>
     </row>
     <row r="35" spans="2:28" ht="27" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B35" s="65" t="s">
+      <c r="B35" s="162" t="s">
         <v>4</v>
       </c>
-      <c r="C35" s="66"/>
-[...15 lines deleted...]
-      <c r="Q35" s="72"/>
+      <c r="C35" s="163"/>
+      <c r="D35" s="164" t="s">
+        <v>24</v>
+      </c>
+      <c r="E35" s="165"/>
+      <c r="F35" s="165"/>
+      <c r="G35" s="165"/>
+      <c r="H35" s="165"/>
+      <c r="I35" s="165"/>
+      <c r="J35" s="165"/>
+      <c r="K35" s="165"/>
+      <c r="L35" s="165"/>
+      <c r="M35" s="165"/>
+      <c r="N35" s="165"/>
+      <c r="O35" s="165"/>
+      <c r="P35" s="165"/>
+      <c r="Q35" s="166"/>
     </row>
     <row r="36" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B36" s="73" t="s">
+      <c r="B36" s="195" t="s">
         <v>5</v>
       </c>
-      <c r="C36" s="74"/>
-[...15 lines deleted...]
-      <c r="Q36" s="79"/>
+      <c r="C36" s="196"/>
+      <c r="D36" s="197" t="s">
+        <v>48</v>
+      </c>
+      <c r="E36" s="197"/>
+      <c r="F36" s="197"/>
+      <c r="G36" s="197"/>
+      <c r="H36" s="197"/>
+      <c r="I36" s="197"/>
+      <c r="J36" s="197"/>
+      <c r="K36" s="197"/>
+      <c r="L36" s="197"/>
+      <c r="M36" s="197"/>
+      <c r="N36" s="197"/>
+      <c r="O36" s="197"/>
+      <c r="P36" s="197"/>
+      <c r="Q36" s="198"/>
     </row>
     <row r="37" spans="2:28" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B37" s="65" t="s">
+      <c r="B37" s="162" t="s">
         <v>6</v>
       </c>
-      <c r="C37" s="66"/>
-[...6 lines deleted...]
-      <c r="H37" s="81" t="s">
+      <c r="C37" s="163"/>
+      <c r="D37" s="164" t="s">
+        <v>25</v>
+      </c>
+      <c r="E37" s="165"/>
+      <c r="F37" s="165"/>
+      <c r="G37" s="199"/>
+      <c r="H37" s="200" t="s">
         <v>7</v>
       </c>
-      <c r="I37" s="66"/>
-      <c r="J37" s="70" t="s">
+      <c r="I37" s="163"/>
+      <c r="J37" s="164" t="s">
         <v>72</v>
       </c>
-      <c r="K37" s="71"/>
-[...5 lines deleted...]
-      <c r="Q37" s="72"/>
+      <c r="K37" s="165"/>
+      <c r="L37" s="165"/>
+      <c r="M37" s="165"/>
+      <c r="N37" s="165"/>
+      <c r="O37" s="165"/>
+      <c r="P37" s="165"/>
+      <c r="Q37" s="166"/>
       <c r="W37" s="21"/>
       <c r="X37" s="21"/>
       <c r="Y37" s="21"/>
       <c r="Z37" s="21"/>
       <c r="AA37" s="21"/>
       <c r="AB37" s="21"/>
     </row>
     <row r="38" spans="2:28" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B38" s="65" t="s">
-[...3 lines deleted...]
-      <c r="D38" s="67" t="s">
+      <c r="B38" s="162" t="s">
+        <v>30</v>
+      </c>
+      <c r="C38" s="163"/>
+      <c r="D38" s="201" t="s">
         <v>87</v>
       </c>
-      <c r="E38" s="68"/>
-[...11 lines deleted...]
-      <c r="Q38" s="69"/>
+      <c r="E38" s="202"/>
+      <c r="F38" s="202"/>
+      <c r="G38" s="202"/>
+      <c r="H38" s="202"/>
+      <c r="I38" s="202"/>
+      <c r="J38" s="202"/>
+      <c r="K38" s="202"/>
+      <c r="L38" s="202"/>
+      <c r="M38" s="202"/>
+      <c r="N38" s="202"/>
+      <c r="O38" s="202"/>
+      <c r="P38" s="202"/>
+      <c r="Q38" s="203"/>
     </row>
     <row r="39" spans="2:28" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B39" s="65" t="s">
+      <c r="B39" s="162" t="s">
         <v>8</v>
       </c>
-      <c r="C39" s="66"/>
-[...15 lines deleted...]
-      <c r="Q39" s="72"/>
+      <c r="C39" s="163"/>
+      <c r="D39" s="164" t="s">
+        <v>49</v>
+      </c>
+      <c r="E39" s="165"/>
+      <c r="F39" s="165"/>
+      <c r="G39" s="165"/>
+      <c r="H39" s="165"/>
+      <c r="I39" s="165"/>
+      <c r="J39" s="165"/>
+      <c r="K39" s="165"/>
+      <c r="L39" s="165"/>
+      <c r="M39" s="165"/>
+      <c r="N39" s="165"/>
+      <c r="O39" s="165"/>
+      <c r="P39" s="165"/>
+      <c r="Q39" s="166"/>
     </row>
     <row r="40" spans="2:28" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B40" s="73" t="s">
-[...3 lines deleted...]
-      <c r="D40" s="75" t="s">
+      <c r="B40" s="195" t="s">
+        <v>22</v>
+      </c>
+      <c r="C40" s="196"/>
+      <c r="D40" s="204" t="s">
         <v>73</v>
       </c>
-      <c r="E40" s="76"/>
-[...11 lines deleted...]
-      <c r="Q40" s="77"/>
+      <c r="E40" s="205"/>
+      <c r="F40" s="205"/>
+      <c r="G40" s="205"/>
+      <c r="H40" s="205"/>
+      <c r="I40" s="205"/>
+      <c r="J40" s="205"/>
+      <c r="K40" s="205"/>
+      <c r="L40" s="205"/>
+      <c r="M40" s="205"/>
+      <c r="N40" s="205"/>
+      <c r="O40" s="205"/>
+      <c r="P40" s="205"/>
+      <c r="Q40" s="206"/>
     </row>
     <row r="41" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B41" s="51" t="s">
-[...3 lines deleted...]
-      <c r="D41" s="53" t="s">
+      <c r="B41" s="207" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="208"/>
+      <c r="D41" s="209" t="s">
         <v>74</v>
       </c>
-      <c r="E41" s="53"/>
-[...11 lines deleted...]
-      <c r="Q41" s="54"/>
+      <c r="E41" s="209"/>
+      <c r="F41" s="209"/>
+      <c r="G41" s="209"/>
+      <c r="H41" s="209"/>
+      <c r="I41" s="209"/>
+      <c r="J41" s="209"/>
+      <c r="K41" s="209"/>
+      <c r="L41" s="209"/>
+      <c r="M41" s="209"/>
+      <c r="N41" s="209"/>
+      <c r="O41" s="209"/>
+      <c r="P41" s="209"/>
+      <c r="Q41" s="210"/>
     </row>
     <row r="42" spans="2:28" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B42" s="55" t="s">
-[...18 lines deleted...]
-      <c r="Q42" s="61"/>
+      <c r="B42" s="211" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="212"/>
+      <c r="D42" s="212"/>
+      <c r="E42" s="212"/>
+      <c r="F42" s="212"/>
+      <c r="G42" s="215" t="s">
+        <v>54</v>
+      </c>
+      <c r="H42" s="216"/>
+      <c r="I42" s="216"/>
+      <c r="J42" s="216"/>
+      <c r="K42" s="216"/>
+      <c r="L42" s="216"/>
+      <c r="M42" s="216"/>
+      <c r="N42" s="216"/>
+      <c r="O42" s="216"/>
+      <c r="P42" s="216"/>
+      <c r="Q42" s="217"/>
     </row>
     <row r="43" spans="2:28" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B43" s="57"/>
-[...14 lines deleted...]
-      <c r="Q43" s="64"/>
+      <c r="B43" s="213"/>
+      <c r="C43" s="214"/>
+      <c r="D43" s="214"/>
+      <c r="E43" s="214"/>
+      <c r="F43" s="214"/>
+      <c r="G43" s="218"/>
+      <c r="H43" s="219"/>
+      <c r="I43" s="219"/>
+      <c r="J43" s="219"/>
+      <c r="K43" s="219"/>
+      <c r="L43" s="219"/>
+      <c r="M43" s="219"/>
+      <c r="N43" s="219"/>
+      <c r="O43" s="219"/>
+      <c r="P43" s="219"/>
+      <c r="Q43" s="220"/>
       <c r="W43" s="4"/>
       <c r="X43" s="4"/>
     </row>
     <row r="44" spans="2:28" ht="9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B44" s="49"/>
       <c r="C44" s="49"/>
       <c r="D44" s="49"/>
       <c r="E44" s="49"/>
       <c r="F44" s="49"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
       <c r="N44" s="2"/>
       <c r="O44" s="2"/>
       <c r="P44" s="2"/>
       <c r="Q44" s="2"/>
       <c r="W44" s="4"/>
       <c r="X44" s="4"/>
     </row>
     <row r="45" spans="2:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B45" s="4" t="s">
@@ -8066,548 +8159,549 @@
       <c r="P45" s="4"/>
       <c r="Q45" s="4"/>
     </row>
     <row r="46" spans="2:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B46" s="4" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="4"/>
     </row>
     <row r="47" spans="2:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B47" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="4"/>
       <c r="J47" s="4"/>
       <c r="K47" s="4"/>
       <c r="L47" s="4"/>
       <c r="M47" s="4"/>
       <c r="N47" s="4"/>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
       <c r="Q47" s="4"/>
     </row>
     <row r="48" spans="2:28" x14ac:dyDescent="0.15">
       <c r="B48" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C48" s="5"/>
       <c r="D48" s="5"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
       <c r="K48" s="5"/>
       <c r="L48" s="5"/>
       <c r="M48" s="5"/>
       <c r="N48" s="5"/>
       <c r="O48" s="5"/>
       <c r="P48" s="5"/>
       <c r="Q48" s="5"/>
     </row>
     <row r="49" spans="2:17" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B49" s="4"/>
       <c r="C49" s="5"/>
       <c r="D49" s="5"/>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
       <c r="J49" s="5"/>
       <c r="K49" s="5"/>
       <c r="L49" s="5"/>
       <c r="M49" s="5"/>
       <c r="N49" s="5"/>
       <c r="O49" s="5"/>
       <c r="P49" s="5"/>
       <c r="Q49" s="5"/>
     </row>
     <row r="50" spans="2:17" x14ac:dyDescent="0.15">
       <c r="B50" s="11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C50" s="12"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
       <c r="F50" s="13"/>
       <c r="G50" s="13"/>
       <c r="H50" s="13"/>
       <c r="I50" s="13"/>
       <c r="J50" s="13"/>
       <c r="K50" s="13"/>
       <c r="L50" s="13"/>
       <c r="M50" s="13"/>
       <c r="N50" s="13"/>
       <c r="O50" s="13"/>
       <c r="P50" s="13"/>
       <c r="Q50" s="14"/>
     </row>
     <row r="51" spans="2:17" x14ac:dyDescent="0.15">
       <c r="B51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="6"/>
       <c r="E51" s="4" t="s">
         <v>68</v>
       </c>
       <c r="Q51" s="16"/>
     </row>
     <row r="52" spans="2:17" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B52" s="44" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C52" s="45"/>
       <c r="D52" s="17"/>
       <c r="E52" s="17"/>
       <c r="F52" s="46" t="s">
         <v>69</v>
       </c>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="17"/>
       <c r="J52" s="17"/>
       <c r="K52" s="17"/>
       <c r="L52" s="17"/>
       <c r="M52" s="17"/>
       <c r="N52" s="17"/>
       <c r="O52" s="17"/>
       <c r="P52" s="17"/>
       <c r="Q52" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="80">
-[...1 lines deleted...]
-    <mergeCell ref="D41:Q41"/>
+  <mergeCells count="81">
     <mergeCell ref="B42:F43"/>
     <mergeCell ref="G42:Q42"/>
     <mergeCell ref="G43:Q43"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:Q39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:Q40"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="D41:Q41"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:Q38"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:Q35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="D36:Q36"/>
+    <mergeCell ref="J37:Q37"/>
+    <mergeCell ref="D37:G37"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B34:Q34"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="F26:H26"/>
     <mergeCell ref="J26:L26"/>
     <mergeCell ref="N26:P26"/>
     <mergeCell ref="B29:Q29"/>
-    <mergeCell ref="D38:Q38"/>
-[...1 lines deleted...]
-    <mergeCell ref="D39:Q39"/>
+    <mergeCell ref="E30:Q30"/>
+    <mergeCell ref="E32:Q32"/>
     <mergeCell ref="B30:D30"/>
-    <mergeCell ref="E30:Q30"/>
+    <mergeCell ref="B32:D32"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="E31:Q31"/>
-    <mergeCell ref="B32:D32"/>
-    <mergeCell ref="E32:Q32"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="F25:H25"/>
     <mergeCell ref="J25:L25"/>
     <mergeCell ref="N25:P25"/>
-    <mergeCell ref="B40:C40"/>
-[...10 lines deleted...]
-    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B28:Q28"/>
     <mergeCell ref="F22:I22"/>
     <mergeCell ref="J22:L22"/>
     <mergeCell ref="N22:Q22"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="J24:L24"/>
     <mergeCell ref="N24:P24"/>
-    <mergeCell ref="F24:H24"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="F23:H23"/>
     <mergeCell ref="J23:L23"/>
     <mergeCell ref="N23:P23"/>
     <mergeCell ref="B22:D22"/>
+    <mergeCell ref="F24:H24"/>
     <mergeCell ref="B16:C19"/>
     <mergeCell ref="D16:J19"/>
     <mergeCell ref="K16:L19"/>
     <mergeCell ref="M16:N16"/>
     <mergeCell ref="O16:Q16"/>
     <mergeCell ref="M17:N17"/>
     <mergeCell ref="O17:Q17"/>
     <mergeCell ref="M18:N18"/>
     <mergeCell ref="O18:Q18"/>
     <mergeCell ref="M19:N19"/>
     <mergeCell ref="O19:Q19"/>
     <mergeCell ref="B14:C15"/>
     <mergeCell ref="D14:J15"/>
     <mergeCell ref="K14:L15"/>
     <mergeCell ref="P14:Q14"/>
     <mergeCell ref="P15:Q15"/>
     <mergeCell ref="K7:Q7"/>
     <mergeCell ref="B10:C13"/>
     <mergeCell ref="D10:J10"/>
     <mergeCell ref="K10:L13"/>
     <mergeCell ref="M10:N10"/>
     <mergeCell ref="O10:P10"/>
     <mergeCell ref="D11:J13"/>
     <mergeCell ref="M11:M13"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="O12:P12"/>
     <mergeCell ref="O13:P13"/>
     <mergeCell ref="K6:Q6"/>
     <mergeCell ref="B1:Q1"/>
     <mergeCell ref="L3:Q3"/>
     <mergeCell ref="B4:Q4"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="L5:Q5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <hyperlinks>
-    <hyperlink ref="B30:D30" r:id="rId1" display="アトラクション演出" xr:uid="{8E62890A-0C18-4301-8DB1-E86E961A31E5}"/>
-[...2 lines deleted...]
-    <hyperlink ref="D38" r:id="rId4" xr:uid="{3F76FE3F-9115-4239-8EF1-41AF6F1A40FA}"/>
+    <hyperlink ref="B30:D30" r:id="rId1" display="アトラクション演出" xr:uid="{D7BF8EE2-D2E4-4F5E-9C71-5CD8D4F01C10}"/>
+    <hyperlink ref="B31:D31" r:id="rId2" display="体験コンテンツ" xr:uid="{3799627E-8D10-4474-9A37-9CB3DA793512}"/>
+    <hyperlink ref="B32:D32" r:id="rId3" display="体験コンテンツ" xr:uid="{31A01F99-9E64-4395-8DA1-80AFD9411D98}"/>
+    <hyperlink ref="D38" r:id="rId4" xr:uid="{3B3D0E60-BD71-486C-94B1-D8D22397B3BB}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.43307086614173229" right="0.23622047244094491" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" r:id="rId5"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId6"/>
   <legacyDrawing r:id="rId7"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="9217" r:id="rId8" name="Check Box 1">
+            <control shapeId="6145" r:id="rId8" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="9218" r:id="rId9" name="Check Box 2">
+            <control shapeId="6146" r:id="rId9" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>13</xdr:row>
                     <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>13</xdr:col>
                     <xdr:colOff>228600</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="9219" r:id="rId10" name="Check Box 3">
+            <control shapeId="6147" r:id="rId10" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="9220" r:id="rId11" name="Check Box 4">
+            <control shapeId="6148" r:id="rId11" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>13</xdr:row>
                     <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="9221" r:id="rId12" name="Check Box 5">
+            <control shapeId="6149" r:id="rId12" name="Check Box 5">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="9222" r:id="rId13" name="Check Box 6">
+            <control shapeId="6150" r:id="rId13" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="9223" r:id="rId14" name="Check Box 7">
+            <control shapeId="6151" r:id="rId14" name="Check Box 7">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>18</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="9224" r:id="rId15" name="Check Box 8">
+            <control shapeId="6152" r:id="rId15" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>28575</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>142875</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>19</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="9225" r:id="rId16" name="Check Box 9">
+            <control shapeId="6153" r:id="rId16" name="Check Box 9">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>142875</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>47625</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="9226" r:id="rId17" name="Check Box 10">
+            <control shapeId="6154" r:id="rId17" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="9227" r:id="rId18" name="Check Box 11">
+            <control shapeId="6155" r:id="rId18" name="Check Box 11">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>18</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="9228" r:id="rId19" name="Check Box 12">
+            <control shapeId="6156" r:id="rId19" name="Check Box 12">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>257175</xdr:colOff>
                     <xdr:row>19</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>申請書</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>'申請書 (記入例)  '!Print_Area</vt:lpstr>
+      <vt:lpstr>申請書20240605～</vt:lpstr>
+      <vt:lpstr>申請書 (記入例)  (2)</vt:lpstr>
+      <vt:lpstr>'申請書 (記入例)  (2)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'申請書20240605～'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>