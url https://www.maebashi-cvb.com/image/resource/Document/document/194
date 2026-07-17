--- v0 (2026-05-24)
+++ v1 (2026-07-17)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="08E8AD1E" w14:textId="5C7E527A" w:rsidR="00705D30" w:rsidRPr="00705D30" w:rsidRDefault="00705D30" w:rsidP="00705D30">
       <w:pPr>
         <w:adjustRightInd/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00705D30">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（様式１）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F934EC8" w14:textId="5D8D1843" w:rsidR="007F04F9" w:rsidRPr="00705D30" w:rsidRDefault="001613C6" w:rsidP="007F04F9">
       <w:pPr>
         <w:adjustRightInd/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -146,82 +146,130 @@
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="00705D30">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>あて先）</w:t>
       </w:r>
       <w:r w:rsidR="005F3974" w:rsidRPr="00705D30">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>公益財団法人前橋観光コンベンション協会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D987F6" w14:textId="06437C64" w:rsidR="00EC6A52" w:rsidRPr="00705D30" w:rsidRDefault="00717F43" w:rsidP="00717F43">
+    <w:p w14:paraId="15D987F6" w14:textId="6CFCCAC0" w:rsidR="00EC6A52" w:rsidRPr="00705D30" w:rsidRDefault="00717F43" w:rsidP="00717F43">
       <w:pPr>
         <w:adjustRightInd/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00705D30">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　</w:t>
       </w:r>
       <w:r w:rsidR="005F3974" w:rsidRPr="00705D30">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>理事長</w:t>
       </w:r>
       <w:r w:rsidRPr="00705D30">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve">　曽我　孝之　あて</w:t>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00335F1B" w:rsidRPr="00335F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>丸</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA13A9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00335F1B" w:rsidRPr="00335F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>山　勝</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA13A9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00335F1B" w:rsidRPr="00335F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>弘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705D30">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　あて</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5541B6AB" w14:textId="77777777" w:rsidR="00717F43" w:rsidRPr="00705D30" w:rsidRDefault="00717F43" w:rsidP="00717F43">
       <w:pPr>
         <w:adjustRightInd/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="550990D7" w14:textId="77777777" w:rsidR="00717F43" w:rsidRPr="00705D30" w:rsidRDefault="00717F43" w:rsidP="00C73B13">
       <w:pPr>
         <w:adjustRightInd/>
         <w:ind w:firstLineChars="1900" w:firstLine="4712"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00705D30">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
@@ -437,84 +485,82 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="2235"/>
         <w:gridCol w:w="5249"/>
       </w:tblGrid>
       <w:tr w:rsidR="00964642" w:rsidRPr="00964642" w14:paraId="127936D6" w14:textId="77777777" w:rsidTr="00D57FA6">
         <w:trPr>
           <w:trHeight w:val="1547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F48E1E3" w14:textId="77777777" w:rsidR="005F3974" w:rsidRPr="00964642" w:rsidRDefault="005F3974" w:rsidP="002F56C3">
             <w:pPr>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>１</w:t>
             </w:r>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> 借用期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21DCE391" w14:textId="2FF60394" w:rsidR="005F3974" w:rsidRPr="00964642" w:rsidRDefault="005F3974" w:rsidP="005F3974">
             <w:pPr>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>借用期間(引き取り日～返却日)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E28FDB4" w14:textId="77777777" w:rsidR="005F3974" w:rsidRPr="00964642" w:rsidRDefault="005F3974" w:rsidP="00C73B13">
             <w:pPr>
               <w:adjustRightInd/>
               <w:ind w:firstLineChars="100" w:firstLine="244"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -582,51 +628,50 @@
               </w:numPr>
               <w:ind w:leftChars="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>返却日時　令和　　年　　月　　日　　何時ころ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00964642" w:rsidRPr="00964642" w14:paraId="36D639DD" w14:textId="2D38A2CB" w:rsidTr="00D57FA6">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F395F8C" w14:textId="4852076D" w:rsidR="005F3974" w:rsidRPr="00964642" w:rsidRDefault="005F3974" w:rsidP="00D57FA6">
             <w:pPr>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">２ </w:t>
             </w:r>
             <w:r w:rsidR="00F86E1A" w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>出演する催事</w:t>
             </w:r>
             <w:r w:rsidR="00D57FA6" w:rsidRPr="00964642">
@@ -634,406 +679,393 @@
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>の</w:t>
             </w:r>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>概要</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B718733" w14:textId="51BC70BC" w:rsidR="005F3974" w:rsidRPr="00964642" w:rsidRDefault="005F3974" w:rsidP="00080CBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1473BAE9" w14:textId="65E24BCE" w:rsidR="005F3974" w:rsidRPr="00964642" w:rsidRDefault="00F86E1A" w:rsidP="00F86E1A">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>催事</w:t>
             </w:r>
             <w:r w:rsidR="005F3974" w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5249" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="133385CD" w14:textId="77777777" w:rsidR="005F3974" w:rsidRPr="00964642" w:rsidRDefault="005F3974">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="70CA1278" w14:textId="77777777" w:rsidR="005F3974" w:rsidRPr="00964642" w:rsidRDefault="005F3974" w:rsidP="00080CBA">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00964642" w:rsidRPr="00964642" w14:paraId="0A832B52" w14:textId="77777777" w:rsidTr="00D57FA6">
         <w:trPr>
           <w:trHeight w:val="1002"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E992D94" w14:textId="77777777" w:rsidR="005F3974" w:rsidRPr="00964642" w:rsidRDefault="005F3974" w:rsidP="002F56C3">
             <w:pPr>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49BA3B77" w14:textId="77777777" w:rsidR="00F86E1A" w:rsidRPr="00964642" w:rsidRDefault="005F3974" w:rsidP="00F86E1A">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>開催日</w:t>
             </w:r>
             <w:r w:rsidR="00F86E1A" w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>時</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5576817F" w14:textId="7AB937F5" w:rsidR="005F3974" w:rsidRPr="00964642" w:rsidRDefault="00F86E1A" w:rsidP="00F86E1A">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(出演日時)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5249" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="789C8D57" w14:textId="2F1BC788" w:rsidR="005F3974" w:rsidRPr="00964642" w:rsidRDefault="00F86E1A" w:rsidP="004E7470">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:firstLineChars="50" w:firstLine="124"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>令和　　年　　月　　日　　時～　　時</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E52D35B" w14:textId="117FD163" w:rsidR="00F86E1A" w:rsidRPr="00964642" w:rsidRDefault="00F86E1A" w:rsidP="00080CBA">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>(令和　　年　　月　　日　　時～　　時)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00964642" w:rsidRPr="00964642" w14:paraId="49173467" w14:textId="77777777" w:rsidTr="00FD48B7">
         <w:trPr>
           <w:trHeight w:val="872"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="423BBBF7" w14:textId="77777777" w:rsidR="005F3974" w:rsidRPr="00964642" w:rsidRDefault="005F3974" w:rsidP="002F56C3">
             <w:pPr>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08A6BA24" w14:textId="017A9EF0" w:rsidR="005F3974" w:rsidRPr="00964642" w:rsidRDefault="005F3974" w:rsidP="00F86E1A">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>開催場所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5249" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55EAA376" w14:textId="77777777" w:rsidR="005F3974" w:rsidRPr="00964642" w:rsidRDefault="005F3974" w:rsidP="00080CBA">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F3FAE86" w14:textId="77777777" w:rsidR="00F86E1A" w:rsidRPr="00964642" w:rsidRDefault="00F86E1A" w:rsidP="00080CBA">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00964642" w:rsidRPr="00964642" w14:paraId="1D9548E1" w14:textId="77777777" w:rsidTr="00FD48B7">
         <w:trPr>
           <w:trHeight w:val="951"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5186D9AF" w14:textId="77777777" w:rsidR="004E7470" w:rsidRPr="00964642" w:rsidRDefault="004E7470" w:rsidP="002F56C3">
             <w:pPr>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D59FB12" w14:textId="0277E8FD" w:rsidR="004E7470" w:rsidRPr="00964642" w:rsidRDefault="004E7470" w:rsidP="00F86E1A">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>催事HP等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5249" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4001BBFA" w14:textId="67AB9720" w:rsidR="004E7470" w:rsidRPr="00964642" w:rsidRDefault="00187A72" w:rsidP="00080CBA">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidR="004E7470" w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>ttps://</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00964642" w:rsidRPr="00964642" w14:paraId="0A035CC4" w14:textId="77777777" w:rsidTr="00D57FA6">
         <w:trPr>
           <w:trHeight w:val="1350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D9A7DA2" w14:textId="77777777" w:rsidR="005F3974" w:rsidRPr="00964642" w:rsidRDefault="005F3974" w:rsidP="002F56C3">
             <w:pPr>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20EE55AD" w14:textId="77777777" w:rsidR="00F86E1A" w:rsidRPr="00964642" w:rsidRDefault="00F86E1A" w:rsidP="00F86E1A">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>公開できる</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="536A1E8F" w14:textId="5885D2A1" w:rsidR="005F3974" w:rsidRPr="00964642" w:rsidRDefault="005F3974" w:rsidP="00F86E1A">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
@@ -1050,51 +1082,50 @@
               <w:t>問い合わせ先</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AD29DA0" w14:textId="6FEAEF59" w:rsidR="005F3974" w:rsidRPr="00964642" w:rsidRDefault="00F86E1A" w:rsidP="00F86E1A">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(いずれか必須)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5249" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C10A989" w14:textId="77777777" w:rsidR="005F3974" w:rsidRPr="00964642" w:rsidRDefault="00F86E1A" w:rsidP="00080CBA">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>TEL</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EEBB6A2" w14:textId="77777777" w:rsidR="004E7470" w:rsidRPr="00964642" w:rsidRDefault="004E7470" w:rsidP="00080CBA">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
@@ -1108,186 +1139,181 @@
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00964642" w:rsidRPr="00964642" w14:paraId="6679119D" w14:textId="64800071" w:rsidTr="00D57FA6">
         <w:trPr>
           <w:trHeight w:val="682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="427B7F5A" w14:textId="4A17C172" w:rsidR="00F86E1A" w:rsidRPr="00964642" w:rsidRDefault="004E7470" w:rsidP="00C73B13">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>３</w:t>
             </w:r>
             <w:r w:rsidR="00F86E1A" w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 情報開示について</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D9B02AD" w14:textId="77777777" w:rsidR="00F86E1A" w:rsidRPr="00964642" w:rsidRDefault="00F86E1A" w:rsidP="005F3974">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>ホームページ等</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E4CE1A2" w14:textId="58301D2D" w:rsidR="00F86E1A" w:rsidRPr="00964642" w:rsidRDefault="00F86E1A" w:rsidP="00F86E1A">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>への掲載可否</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5249" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D9DE7D6" w14:textId="7118CE0A" w:rsidR="00F86E1A" w:rsidRPr="00964642" w:rsidRDefault="004E7470" w:rsidP="004E7470">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:adjustRightInd/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve">   　　 可　　　　・　　　　不可</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E7470" w:rsidRPr="00964642" w14:paraId="023A85EB" w14:textId="77777777" w:rsidTr="00D57FA6">
         <w:trPr>
           <w:trHeight w:val="1196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DA5A759" w14:textId="208BB9F4" w:rsidR="004E7470" w:rsidRPr="00964642" w:rsidRDefault="004E7470" w:rsidP="00012901">
             <w:pPr>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>４ 添付書類</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7484" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3633F493" w14:textId="69899EB4" w:rsidR="004E7470" w:rsidRPr="00964642" w:rsidRDefault="004E7470" w:rsidP="00C026E2">
             <w:pPr>
               <w:adjustRightInd/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00964642">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>※イベント企画書・チラシ等を添付してください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -1317,70 +1343,70 @@
       </w:r>
       <w:r w:rsidR="008E2666" w:rsidRPr="00964642">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008E2666" w:rsidRPr="00964642" w:rsidSect="00FD48B7">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:type="linesAndChars" w:linePitch="331" w:charSpace="819"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AF4D757" w14:textId="77777777" w:rsidR="007F0461" w:rsidRDefault="007F0461" w:rsidP="00EB4DBE">
+    <w:p w14:paraId="069C3647" w14:textId="77777777" w:rsidR="006A1320" w:rsidRDefault="006A1320" w:rsidP="00EB4DBE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A21FE4E" w14:textId="77777777" w:rsidR="007F0461" w:rsidRDefault="007F0461" w:rsidP="00EB4DBE">
+    <w:p w14:paraId="3AF147DB" w14:textId="77777777" w:rsidR="006A1320" w:rsidRDefault="006A1320" w:rsidP="00EB4DBE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -1392,70 +1418,70 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73F42E3E" w14:textId="77777777" w:rsidR="007F0461" w:rsidRDefault="007F0461" w:rsidP="00EB4DBE">
+    <w:p w14:paraId="79C0AE0E" w14:textId="77777777" w:rsidR="006A1320" w:rsidRDefault="006A1320" w:rsidP="00EB4DBE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="620E86C9" w14:textId="77777777" w:rsidR="007F0461" w:rsidRDefault="007F0461" w:rsidP="00EB4DBE">
+    <w:p w14:paraId="570E86CE" w14:textId="77777777" w:rsidR="006A1320" w:rsidRDefault="006A1320" w:rsidP="00EB4DBE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26ED7E61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9198E7A8"/>
     <w:lvl w:ilvl="0" w:tplc="4F5007CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="584" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1104" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
@@ -1600,62 +1626,62 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="126512927">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="449593075">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridVerticalSpacing w:val="331"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="15361">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -1667,195 +1693,201 @@
     <w:rsid w:val="00080CBA"/>
     <w:rsid w:val="00091A9E"/>
     <w:rsid w:val="0009606D"/>
     <w:rsid w:val="000A2C3F"/>
     <w:rsid w:val="000B7CF3"/>
     <w:rsid w:val="000C659E"/>
     <w:rsid w:val="000E5BAB"/>
     <w:rsid w:val="000F4102"/>
     <w:rsid w:val="00110A1B"/>
     <w:rsid w:val="001613C6"/>
     <w:rsid w:val="00167852"/>
     <w:rsid w:val="001722C6"/>
     <w:rsid w:val="001748B2"/>
     <w:rsid w:val="00187A72"/>
     <w:rsid w:val="001962F5"/>
     <w:rsid w:val="001F1006"/>
     <w:rsid w:val="002230B4"/>
     <w:rsid w:val="00230D73"/>
     <w:rsid w:val="002A658C"/>
     <w:rsid w:val="002D09B0"/>
     <w:rsid w:val="002D5D03"/>
     <w:rsid w:val="002D5FC2"/>
     <w:rsid w:val="002F56C3"/>
     <w:rsid w:val="00312BA0"/>
     <w:rsid w:val="00315D6C"/>
+    <w:rsid w:val="00335F1B"/>
     <w:rsid w:val="00342719"/>
     <w:rsid w:val="0036176B"/>
     <w:rsid w:val="003818F7"/>
     <w:rsid w:val="00381D1A"/>
     <w:rsid w:val="00391DE9"/>
     <w:rsid w:val="00396209"/>
     <w:rsid w:val="003A426F"/>
     <w:rsid w:val="003B115E"/>
     <w:rsid w:val="003C241E"/>
     <w:rsid w:val="003C4A4A"/>
     <w:rsid w:val="003C5044"/>
     <w:rsid w:val="003D260F"/>
     <w:rsid w:val="003F661E"/>
     <w:rsid w:val="00404211"/>
     <w:rsid w:val="00404EE0"/>
     <w:rsid w:val="00407D2A"/>
     <w:rsid w:val="00413462"/>
     <w:rsid w:val="004225E2"/>
     <w:rsid w:val="00434B67"/>
     <w:rsid w:val="00465FAA"/>
     <w:rsid w:val="0048238F"/>
     <w:rsid w:val="00493B74"/>
     <w:rsid w:val="004A1591"/>
     <w:rsid w:val="004B2FA7"/>
     <w:rsid w:val="004C31B4"/>
     <w:rsid w:val="004C3BB0"/>
     <w:rsid w:val="004E7470"/>
     <w:rsid w:val="00515AE0"/>
     <w:rsid w:val="005245D7"/>
     <w:rsid w:val="00530CCB"/>
     <w:rsid w:val="00572A5E"/>
     <w:rsid w:val="00586F53"/>
     <w:rsid w:val="00595B6D"/>
+    <w:rsid w:val="005B521B"/>
     <w:rsid w:val="005B656F"/>
     <w:rsid w:val="005D7641"/>
     <w:rsid w:val="005F3974"/>
     <w:rsid w:val="00626A18"/>
     <w:rsid w:val="006421FD"/>
     <w:rsid w:val="00657B74"/>
+    <w:rsid w:val="006A1320"/>
     <w:rsid w:val="006D2C1A"/>
     <w:rsid w:val="006D64A0"/>
     <w:rsid w:val="00705D30"/>
     <w:rsid w:val="007068CA"/>
     <w:rsid w:val="00717F43"/>
     <w:rsid w:val="00725E77"/>
     <w:rsid w:val="00740E91"/>
     <w:rsid w:val="007D7C6F"/>
     <w:rsid w:val="007F0461"/>
     <w:rsid w:val="007F04F9"/>
     <w:rsid w:val="007F737F"/>
     <w:rsid w:val="00862BA9"/>
     <w:rsid w:val="008746FD"/>
     <w:rsid w:val="008E0C93"/>
     <w:rsid w:val="008E2666"/>
     <w:rsid w:val="0090410E"/>
     <w:rsid w:val="00964642"/>
     <w:rsid w:val="00982B4A"/>
     <w:rsid w:val="009A56C1"/>
     <w:rsid w:val="009B19E2"/>
     <w:rsid w:val="009D1B90"/>
     <w:rsid w:val="00A01D55"/>
     <w:rsid w:val="00A12A76"/>
     <w:rsid w:val="00A212D7"/>
     <w:rsid w:val="00A33300"/>
     <w:rsid w:val="00A36846"/>
     <w:rsid w:val="00A47BCE"/>
     <w:rsid w:val="00A82AC6"/>
+    <w:rsid w:val="00AA13A9"/>
     <w:rsid w:val="00AC2DE8"/>
     <w:rsid w:val="00AD15CD"/>
     <w:rsid w:val="00B274FA"/>
     <w:rsid w:val="00B54180"/>
     <w:rsid w:val="00B85889"/>
+    <w:rsid w:val="00B9601A"/>
     <w:rsid w:val="00BA24A9"/>
     <w:rsid w:val="00BA6233"/>
     <w:rsid w:val="00BF538B"/>
     <w:rsid w:val="00BF667A"/>
     <w:rsid w:val="00C026E2"/>
     <w:rsid w:val="00C124AD"/>
     <w:rsid w:val="00C22D72"/>
     <w:rsid w:val="00C543D6"/>
     <w:rsid w:val="00C73B13"/>
     <w:rsid w:val="00C91CC9"/>
     <w:rsid w:val="00CA6447"/>
     <w:rsid w:val="00CC03DE"/>
     <w:rsid w:val="00CE2A12"/>
     <w:rsid w:val="00D45AAD"/>
     <w:rsid w:val="00D57FA6"/>
     <w:rsid w:val="00D84BFE"/>
     <w:rsid w:val="00D8540A"/>
     <w:rsid w:val="00D9071F"/>
     <w:rsid w:val="00DC555F"/>
     <w:rsid w:val="00DF1B11"/>
     <w:rsid w:val="00E07628"/>
     <w:rsid w:val="00E11CDA"/>
     <w:rsid w:val="00E427D2"/>
     <w:rsid w:val="00E562B1"/>
     <w:rsid w:val="00E62D84"/>
     <w:rsid w:val="00E70028"/>
     <w:rsid w:val="00E77668"/>
     <w:rsid w:val="00E933DB"/>
     <w:rsid w:val="00EB4DBE"/>
     <w:rsid w:val="00EC347F"/>
     <w:rsid w:val="00EC6A52"/>
     <w:rsid w:val="00EF0968"/>
     <w:rsid w:val="00F62D18"/>
     <w:rsid w:val="00F7620A"/>
+    <w:rsid w:val="00F815F9"/>
     <w:rsid w:val="00F86E1A"/>
     <w:rsid w:val="00FA2D00"/>
     <w:rsid w:val="00FB2F8E"/>
     <w:rsid w:val="00FD48B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="15361">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="202CBBB5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C1508488-374F-4033-84AB-CEC51761CA48}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -2297,51 +2329,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="結語 (文字)"/>
     <w:link w:val="ac"/>
     <w:rsid w:val="00C73B13"/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005F3974"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2588,76 +2620,76 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98A3649D-D454-4B62-8DB1-E35C9DE949A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>347</Words>
-  <Characters>179</Characters>
+  <Words>78</Words>
+  <Characters>450</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>様式第１号（第３条関係）</vt:lpstr>
       <vt:lpstr>様式第１号（第３条関係）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>525</CharactersWithSpaces>
+  <CharactersWithSpaces>527</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>様式第１号（第３条関係）</dc:title>
   <dc:subject/>
   <dc:creator>企画課 政策推進係</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>