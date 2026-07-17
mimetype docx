--- v0 (2026-05-24)
+++ v1 (2026-07-17)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0318C1EE" w14:textId="5402384B" w:rsidR="00DC6FD3" w:rsidRPr="006E388A" w:rsidRDefault="00DC6FD3" w:rsidP="000D3F47">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E388A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>（様式第１号）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D4680D" w14:textId="77777777" w:rsidR="00DC6FD3" w:rsidRPr="006E388A" w:rsidRDefault="00DC6FD3" w:rsidP="00DC6FD3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -150,76 +150,143 @@
       <w:r w:rsidR="00D71D72" w:rsidRPr="006E388A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
       <w:r w:rsidRPr="006E388A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　　年　　月　　日</w:t>
       </w:r>
       <w:r w:rsidR="007E102C" w:rsidRPr="006E388A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>公益財団法人前橋観光コンベンション協会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70603814" w14:textId="74CBF3CD" w:rsidR="00DC6FD3" w:rsidRPr="006E388A" w:rsidRDefault="007E102C" w:rsidP="004654E3">
+    <w:p w14:paraId="70603814" w14:textId="1F5BE8BF" w:rsidR="00DC6FD3" w:rsidRPr="006E388A" w:rsidRDefault="007E102C" w:rsidP="004654E3">
       <w:pPr>
         <w:ind w:firstLineChars="300" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E388A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>理事長</w:t>
       </w:r>
       <w:r w:rsidR="00630BC8" w:rsidRPr="006E388A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">　曽　我　孝　之　あて</w:t>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5EB4" w:rsidRPr="000E5EB4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>丸</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5EB4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5EB4" w:rsidRPr="000E5EB4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5EB4" w:rsidRPr="000E5EB4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>山</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5EB4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5EB4" w:rsidRPr="000E5EB4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>勝</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5EB4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5EB4" w:rsidRPr="000E5EB4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>弘</w:t>
+      </w:r>
+      <w:r w:rsidR="00630BC8" w:rsidRPr="006E388A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　あて</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36545705" w14:textId="77777777" w:rsidR="00DC6FD3" w:rsidRPr="006E388A" w:rsidRDefault="00DC6FD3" w:rsidP="00DC6FD3">
+    <w:p w14:paraId="36545705" w14:textId="77777777" w:rsidR="00DC6FD3" w:rsidRPr="000E5EB4" w:rsidRDefault="00DC6FD3" w:rsidP="00DC6FD3">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C9B291D" w14:textId="77777777" w:rsidR="00DC6FD3" w:rsidRPr="006E388A" w:rsidRDefault="00DC6FD3" w:rsidP="00DC6FD3">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E388A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                             </w:t>
       </w:r>
       <w:r w:rsidRPr="006E388A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -583,51 +650,50 @@
               </w:rPr>
               <w:t>使用理由</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58360D71" w14:textId="77777777" w:rsidR="00DC6FD3" w:rsidRDefault="00DC6FD3" w:rsidP="009E2D63">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E388A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>使用内容</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="588D2B75" w14:textId="32D885BB" w:rsidR="00AA3E1A" w:rsidRPr="006E388A" w:rsidRDefault="00AA3E1A" w:rsidP="009E2D63">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>使用期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7198" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3AC90CE2" w14:textId="77777777" w:rsidR="00DC6FD3" w:rsidRPr="006E388A" w:rsidRDefault="00DC6FD3" w:rsidP="00DC6FD3">
@@ -635,51 +701,50 @@
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E000AB9" w14:textId="77777777" w:rsidR="009E2D63" w:rsidRPr="006E388A" w:rsidRDefault="009E2D63" w:rsidP="00DC6FD3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72A84620" w14:textId="77777777" w:rsidR="00630BC8" w:rsidRDefault="00630BC8" w:rsidP="00DC6FD3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08B12BBD" w14:textId="77777777" w:rsidR="00AA3E1A" w:rsidRPr="006E388A" w:rsidRDefault="00AA3E1A" w:rsidP="00DC6FD3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C97418C" w14:textId="77777777" w:rsidR="00DC6FD3" w:rsidRPr="000D3F47" w:rsidRDefault="00DC6FD3" w:rsidP="00841470">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D3F47">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="000D3F47">
               <w:rPr>
@@ -1506,70 +1571,70 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>使用が政治的、宗教的目的を有しない。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24AF1EE8" w14:textId="77777777" w:rsidR="00841470" w:rsidRDefault="00841470" w:rsidP="00630BC8">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00841470" w:rsidSect="000D3F47">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="331"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="161108DB" w14:textId="77777777" w:rsidR="00411B37" w:rsidRDefault="00411B37" w:rsidP="00D71D72">
+    <w:p w14:paraId="60C8A27A" w14:textId="77777777" w:rsidR="006853C5" w:rsidRDefault="006853C5" w:rsidP="00D71D72">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B015F6B" w14:textId="77777777" w:rsidR="00411B37" w:rsidRDefault="00411B37" w:rsidP="00D71D72">
+    <w:p w14:paraId="10952DCE" w14:textId="77777777" w:rsidR="006853C5" w:rsidRDefault="006853C5" w:rsidP="00D71D72">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
@@ -1588,70 +1653,70 @@
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53EA655A" w14:textId="77777777" w:rsidR="00411B37" w:rsidRDefault="00411B37" w:rsidP="00D71D72">
+    <w:p w14:paraId="61A6C9DB" w14:textId="77777777" w:rsidR="006853C5" w:rsidRDefault="006853C5" w:rsidP="00D71D72">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26280EEB" w14:textId="77777777" w:rsidR="00411B37" w:rsidRDefault="00411B37" w:rsidP="00D71D72">
+    <w:p w14:paraId="08961D69" w14:textId="77777777" w:rsidR="006853C5" w:rsidRDefault="006853C5" w:rsidP="00D71D72">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D223A89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E20A1F4"/>
     <w:lvl w:ilvl="0" w:tplc="6E0408FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="・"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1754,155 +1819,159 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1374846203">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridVerticalSpacing w:val="331"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="19457">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A12DF5"/>
     <w:rsid w:val="000015CF"/>
     <w:rsid w:val="000D3F47"/>
+    <w:rsid w:val="000E5EB4"/>
     <w:rsid w:val="000F2629"/>
     <w:rsid w:val="00105DD1"/>
     <w:rsid w:val="001569B9"/>
     <w:rsid w:val="00162D4D"/>
     <w:rsid w:val="00166AF4"/>
     <w:rsid w:val="00177023"/>
     <w:rsid w:val="001E644B"/>
     <w:rsid w:val="00224A13"/>
     <w:rsid w:val="00236591"/>
     <w:rsid w:val="00244CFA"/>
     <w:rsid w:val="002466B7"/>
     <w:rsid w:val="00254B43"/>
     <w:rsid w:val="002B089B"/>
     <w:rsid w:val="002C671A"/>
     <w:rsid w:val="002D4CF0"/>
     <w:rsid w:val="002D662F"/>
     <w:rsid w:val="00306439"/>
     <w:rsid w:val="00311287"/>
     <w:rsid w:val="00314ADC"/>
     <w:rsid w:val="00336F62"/>
     <w:rsid w:val="003436A8"/>
     <w:rsid w:val="003D0AD7"/>
     <w:rsid w:val="00402A9B"/>
     <w:rsid w:val="00411B37"/>
+    <w:rsid w:val="00423110"/>
     <w:rsid w:val="004425F3"/>
     <w:rsid w:val="00442826"/>
     <w:rsid w:val="004572BF"/>
     <w:rsid w:val="004654E3"/>
     <w:rsid w:val="004C3403"/>
     <w:rsid w:val="004C3454"/>
     <w:rsid w:val="004E04B1"/>
     <w:rsid w:val="004F32DF"/>
     <w:rsid w:val="0051419A"/>
     <w:rsid w:val="005372E4"/>
     <w:rsid w:val="0058202F"/>
     <w:rsid w:val="00630BC8"/>
     <w:rsid w:val="00663DD5"/>
     <w:rsid w:val="00677A0A"/>
+    <w:rsid w:val="006853C5"/>
     <w:rsid w:val="006A3ECD"/>
     <w:rsid w:val="006B4225"/>
     <w:rsid w:val="006C660B"/>
     <w:rsid w:val="006E388A"/>
     <w:rsid w:val="006F5F10"/>
     <w:rsid w:val="006F7595"/>
     <w:rsid w:val="00742498"/>
     <w:rsid w:val="007806E3"/>
     <w:rsid w:val="007E102C"/>
     <w:rsid w:val="007E2A28"/>
     <w:rsid w:val="00800E3D"/>
     <w:rsid w:val="00826E52"/>
     <w:rsid w:val="0083204F"/>
     <w:rsid w:val="00841470"/>
     <w:rsid w:val="00846EDD"/>
     <w:rsid w:val="00883183"/>
     <w:rsid w:val="008F3712"/>
     <w:rsid w:val="00955BF8"/>
     <w:rsid w:val="00960798"/>
     <w:rsid w:val="0096687D"/>
     <w:rsid w:val="00990188"/>
     <w:rsid w:val="00992541"/>
     <w:rsid w:val="009B66A2"/>
     <w:rsid w:val="009C2292"/>
     <w:rsid w:val="009C3616"/>
+    <w:rsid w:val="009C3E79"/>
     <w:rsid w:val="009C6DDA"/>
     <w:rsid w:val="009D37EC"/>
     <w:rsid w:val="009E0227"/>
     <w:rsid w:val="009E2D63"/>
     <w:rsid w:val="00A07227"/>
     <w:rsid w:val="00A12DF5"/>
     <w:rsid w:val="00A167C4"/>
     <w:rsid w:val="00A72015"/>
     <w:rsid w:val="00A96221"/>
     <w:rsid w:val="00AA3E1A"/>
     <w:rsid w:val="00B024EB"/>
     <w:rsid w:val="00B0602B"/>
     <w:rsid w:val="00B13C11"/>
     <w:rsid w:val="00BC02E3"/>
     <w:rsid w:val="00BC3960"/>
     <w:rsid w:val="00BC6091"/>
     <w:rsid w:val="00BF1C4C"/>
     <w:rsid w:val="00C031A1"/>
     <w:rsid w:val="00C06E4F"/>
     <w:rsid w:val="00C301DF"/>
     <w:rsid w:val="00C42B53"/>
     <w:rsid w:val="00C44C96"/>
     <w:rsid w:val="00C4606A"/>
     <w:rsid w:val="00C833EA"/>
     <w:rsid w:val="00C95BAB"/>
@@ -1923,67 +1992,67 @@
     <w:rsid w:val="00E97B0B"/>
     <w:rsid w:val="00EB56DA"/>
     <w:rsid w:val="00EC3A67"/>
     <w:rsid w:val="00EE7160"/>
     <w:rsid w:val="00F31810"/>
     <w:rsid w:val="00F51A9A"/>
     <w:rsid w:val="00FF6B69"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="19457">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3575A810"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AC70337D-B35E-4BE2-BA23-D1DC3BFE2789}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -2248,51 +2317,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007E102C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
     <w:name w:val="一太郎"/>
@@ -2397,51 +2465,51 @@
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006A3ECD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2672,77 +2740,77 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>304</Words>
-  <Characters>367</Characters>
+  <Words>100</Words>
+  <Characters>572</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>2008</vt:lpstr>
       <vt:lpstr>2008</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>前橋市</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>670</CharactersWithSpaces>
+  <CharactersWithSpaces>671</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2008</dc:title>
   <dc:subject/>
   <dc:creator>200609</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>