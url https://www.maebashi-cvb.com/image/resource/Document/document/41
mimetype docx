--- v0 (2026-06-13)
+++ v1 (2026-08-21)
@@ -1,402 +1,418 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97A5A" w:rsidRPr="004C5C46" w:rsidRDefault="00A97A5A" w:rsidP="00A97A5A">
+    <w:p w14:paraId="3519D255" w14:textId="77777777" w:rsidR="00A97A5A" w:rsidRPr="004C5C46" w:rsidRDefault="00A97A5A" w:rsidP="00A97A5A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="004C5C46">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(様式５)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00902360" w:rsidRPr="00A5699D" w:rsidRDefault="00455FD6" w:rsidP="00902360">
+    <w:p w14:paraId="3AA6C751" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="00A5699D" w:rsidRDefault="00455FD6" w:rsidP="00902360">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="200"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
       <w:r w:rsidR="00A97A5A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="200"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>実施</w:t>
       </w:r>
       <w:r w:rsidR="00902360" w:rsidRPr="00A5699D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:w w:val="200"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>報告書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00902360" w:rsidRPr="00A5699D" w:rsidRDefault="00902360" w:rsidP="00902360">
+    <w:p w14:paraId="2B39505C" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="00A5699D" w:rsidRDefault="00902360" w:rsidP="00902360">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
+    <w:p w14:paraId="50CC9C68" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7A37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　年　　月　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
+    <w:p w14:paraId="54992A75" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7A37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">（あて先）　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05D68" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
+    <w:p w14:paraId="12FE9AD5" w14:textId="77777777" w:rsidR="00A05D68" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7A37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>公益財団法人前橋観光コンベンション協会</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00A05D68">
+    <w:p w14:paraId="4C868611" w14:textId="6114A1BA" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00A05D68">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7A37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>理事長</w:t>
       </w:r>
       <w:r w:rsidR="00A05D68" w:rsidRPr="002F7A37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　曽　我　孝　之　様</w:t>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>丸　山　勝　弘</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05D68" w:rsidRPr="002F7A37">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　様</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
+    <w:p w14:paraId="5FD205DA" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
+    <w:p w14:paraId="17376792" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7A37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                            　　　　  住　　　所</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
+    <w:p w14:paraId="438D0AAE" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7A37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      団　体　名</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
+    <w:p w14:paraId="14DF895C" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7A37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      代　表　者                         　㊞</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
+    <w:p w14:paraId="5EA54139" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7A37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      連絡担当者</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
+    <w:p w14:paraId="04C40765" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7A37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                （℡                        ）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
+    <w:p w14:paraId="6F5C5F71" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7A37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05D68" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00A05D68">
+    <w:p w14:paraId="45C66344" w14:textId="77777777" w:rsidR="00A05D68" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00A05D68">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLineChars="300" w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7A37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　年　　月　　日付けで</w:t>
       </w:r>
       <w:r w:rsidR="00455FD6" w:rsidRPr="002F7A37">
         <w:rPr>
@@ -422,129 +438,129 @@
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>通知</w:t>
       </w:r>
       <w:r w:rsidRPr="002F7A37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>を受けて実施した事業</w:t>
       </w:r>
       <w:r w:rsidR="00A05D68" w:rsidRPr="002F7A37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>について、下記のとおり実績を報告いたします。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
+    <w:p w14:paraId="66DB1339" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLineChars="100" w:firstLine="240"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
+    <w:p w14:paraId="7D7D64A5" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00902360">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7A37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>記</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="292" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="52" w:type="dxa"/>
           <w:right w:w="52" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1928"/>
         <w:gridCol w:w="7349"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F7A37" w:rsidRPr="002F7A37" w:rsidTr="00D70160">
+      <w:tr w:rsidR="002F7A37" w:rsidRPr="002F7A37" w14:paraId="51E8E922" w14:textId="77777777" w:rsidTr="00D70160">
         <w:trPr>
           <w:trHeight w:val="684"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
+          <w:p w14:paraId="4E8B0035" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F7A37">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -612,87 +628,87 @@
               </w:rPr>
               <w:t>事業名</w:t>
             </w:r>
             <w:r w:rsidRPr="002F7A37">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7349" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
+          <w:p w14:paraId="4593CB3E" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7A37" w:rsidRPr="002F7A37" w:rsidTr="00D70160">
+      <w:tr w:rsidR="002F7A37" w:rsidRPr="002F7A37" w14:paraId="20F5742E" w14:textId="77777777" w:rsidTr="00D70160">
         <w:trPr>
           <w:trHeight w:val="684"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
+          <w:p w14:paraId="6F448E7F" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F7A37">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -760,87 +776,87 @@
               </w:rPr>
               <w:t>主催者</w:t>
             </w:r>
             <w:r w:rsidRPr="002F7A37">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7349" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
+          <w:p w14:paraId="341B937A" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7A37" w:rsidRPr="002F7A37" w:rsidTr="00D70160">
+      <w:tr w:rsidR="002F7A37" w:rsidRPr="002F7A37" w14:paraId="2B7438A1" w14:textId="77777777" w:rsidTr="00D70160">
         <w:trPr>
           <w:trHeight w:val="684"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
+          <w:p w14:paraId="0376DFC8" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F7A37">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -908,164 +924,164 @@
               </w:rPr>
               <w:t>開催期日</w:t>
             </w:r>
             <w:r w:rsidRPr="002F7A37">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7349" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
+          <w:p w14:paraId="0273B1AF" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7A37" w:rsidRPr="002F7A37" w:rsidTr="00D70160">
+      <w:tr w:rsidR="002F7A37" w:rsidRPr="002F7A37" w14:paraId="364C0A4D" w14:textId="77777777" w:rsidTr="00D70160">
         <w:trPr>
           <w:trHeight w:val="684"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
+          <w:p w14:paraId="24AD38DB" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F7A37">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>会　　　　　場</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7349" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
+          <w:p w14:paraId="246AF52A" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7A37" w:rsidRPr="002F7A37" w:rsidTr="00D70160">
+      <w:tr w:rsidR="002F7A37" w:rsidRPr="002F7A37" w14:paraId="2E7046DD" w14:textId="77777777" w:rsidTr="00D70160">
         <w:trPr>
           <w:trHeight w:val="684"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
+          <w:p w14:paraId="1E33EEBC" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F7A37">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1133,87 +1149,87 @@
               </w:rPr>
               <w:t>参加者の範囲</w:t>
             </w:r>
             <w:r w:rsidRPr="002F7A37">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7349" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
+          <w:p w14:paraId="495A7611" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7A37" w:rsidRPr="002F7A37" w:rsidTr="00D70160">
+      <w:tr w:rsidR="002F7A37" w:rsidRPr="002F7A37" w14:paraId="30219762" w14:textId="77777777" w:rsidTr="00D70160">
         <w:trPr>
           <w:trHeight w:val="2052"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
+          <w:p w14:paraId="245B5A36" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="340" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F7A37">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1281,87 +1297,87 @@
               </w:rPr>
               <w:t>事業結果</w:t>
             </w:r>
             <w:r w:rsidRPr="002F7A37">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7349" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
+          <w:p w14:paraId="5FA09FDC" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="340" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7A37" w:rsidRPr="002F7A37" w:rsidTr="00D70160">
+      <w:tr w:rsidR="002F7A37" w:rsidRPr="002F7A37" w14:paraId="37357282" w14:textId="77777777" w:rsidTr="00D70160">
         <w:trPr>
           <w:trHeight w:val="1445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
+          <w:p w14:paraId="13B969FD" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="340" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F7A37">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1429,390 +1445,392 @@
               </w:rPr>
               <w:t>その他</w:t>
             </w:r>
             <w:r w:rsidRPr="002F7A37">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7349" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
+          <w:p w14:paraId="4B23CB27" w14:textId="77777777" w:rsidR="00902360" w:rsidRPr="002F7A37" w:rsidRDefault="00902360" w:rsidP="00D70160">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="340" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008B6587" w:rsidRPr="002F7A37" w:rsidRDefault="00A97A5A" w:rsidP="00902360">
+    <w:p w14:paraId="1876A8D1" w14:textId="77777777" w:rsidR="008B6587" w:rsidRPr="002F7A37" w:rsidRDefault="00A97A5A" w:rsidP="00902360">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="ＭＳ 明朝"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7A37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B370743" wp14:editId="291E44B2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>184785</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>19050</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5781675" cy="561975"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="テキスト ボックス 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5781675" cy="561975"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00A97A5A" w:rsidRPr="002F7A37" w:rsidRDefault="00A97A5A">
+                          <w:p w14:paraId="6785B487" w14:textId="77777777" w:rsidR="00A97A5A" w:rsidRPr="002F7A37" w:rsidRDefault="00A97A5A">
                             <w:r w:rsidRPr="002F7A37">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>＊</w:t>
                             </w:r>
                             <w:r w:rsidRPr="002F7A37">
                               <w:t xml:space="preserve">添付書類　　</w:t>
                             </w:r>
                             <w:r w:rsidRPr="002F7A37">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>・事業決算書・</w:t>
                             </w:r>
                             <w:r w:rsidRPr="002F7A37">
                               <w:t>コンベンション参加者名簿・コンベンション主催者調査票</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A97A5A" w:rsidRPr="002F7A37" w:rsidRDefault="00A97A5A" w:rsidP="00A97A5A">
+                          <w:p w14:paraId="0F6B9309" w14:textId="77777777" w:rsidR="00A97A5A" w:rsidRPr="002F7A37" w:rsidRDefault="00A97A5A" w:rsidP="00A97A5A">
                             <w:pPr>
                               <w:ind w:firstLineChars="700" w:firstLine="1470"/>
                             </w:pPr>
                             <w:r w:rsidRPr="002F7A37">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>・事業実績を</w:t>
                             </w:r>
                             <w:r w:rsidRPr="002F7A37">
                               <w:t>証明する書類（</w:t>
                             </w:r>
                             <w:r w:rsidRPr="002F7A37">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>当日配付された資料、プログラム、抄録集等）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="1B370743" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="テキスト ボックス 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.55pt;margin-top:1.5pt;width:455.25pt;height:44.25pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+vmZanQIAAHMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdJPSpO2qmyq0KkKq&#10;aEWLena8drPC9hjbyW44NhLiIXgFxJnn2Rdh7N2kUeFSxGV3PD+fZ76Z8clpoxVZCucrMAUd7g0o&#10;EYZDWZn7gn68vXh1RIkPzJRMgREFXQlPTycvX5zUNhf7MAdVCkcQxPi8tgWdh2DzLPN8LjTze2CF&#10;QaMEp1nAo7vPSsdqRNcq2x8MxlkNrrQOuPAeteedkU4SvpSChyspvQhEFRRzC+nr0ncWv9nkhOX3&#10;jtl5xfs02D9koVll8NIt1DkLjCxc9QeUrrgDDzLscdAZSFlxkWrAaoaDJ9XczJkVqRYkx9stTf7/&#10;wfL3y2tHqhJ7R4lhGlvUrr+2Dz/ah1/t+htp19/b9bp9+IlnMox01dbnGHVjMS40b6CJob3eozKy&#10;0Ein4x/rI2hH4ldbskUTCEfl6PBoOD4cUcLRNhoPj1FGmOwx2jof3grQJAoFddjMxDFbXvrQuW5c&#10;4mUGLiqlUM9yZUhd0PHr0SAFbC0Irkx0EGk0ephYUZd5ksJKiQ7kg5BITSogKtJQijPlyJLhODHO&#10;hQmp9oSL3tFLYhLPCez9H7N6TnBXx+ZmMGEbrCsDLlX/JO3y0yZl2fkj5zt1RzE0s6bv6AzKFTba&#10;Qbc53vKLCrtxyXy4Zg5XBXuL6x+u8CMVIOvQS5TMwX35mz764wSjlZIaV6+g/vOCOUGJemdwto+H&#10;BwdxV9PhYHS4jwe3a5ntWsxCnwG2A+cXs0ti9A9qI0oH+g5fiWm8FU3McLy7oGEjnoXuQcBXhovp&#10;NDnhdloWLs2N5RE6difO2m1zx5ztBzLgKL+HzZKy/Mlcdr4x0sB0EUBWaWgjwR2rPfG42Wns+1co&#10;Ph275+T1+FZOfgMAAP//AwBQSwMEFAAGAAgAAAAhALy//UTfAAAABwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2GZgje7SUpLE7MpJVAE0UNrL9422WkSmp2N2W0b/fWOJ7294T3e+ybf&#10;TLYXVxx950hBPI9AINXOdNQoOL7vHtcgfNBkdO8IFXyhh01xf5frzLgb7fF6CI3gEvKZVtCGMGRS&#10;+rpFq/3cDUjsndxodeBzbKQZ9Y3LbS+TKFpJqzvihVYPWLZYnw8Xq+Cl3L3pfZXY9XdfPr+etsPn&#10;8WOp1MNs2j6BCDiFvzD84jM6FMxUuQsZL3oFSRpzUsGCP2I7XaQrEBWLeAmyyOV//uIHAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA/r5mWp0CAABzBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvL/9RN8AAAAHAQAADwAAAAAAAAAAAAAAAAD3BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAMGAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="テキスト ボックス 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.55pt;margin-top:1.5pt;width:455.25pt;height:44.25pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtrwANaAIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7Vd20ksryM3katK&#10;VhI1qXLGLNirsgyFsXfdX5+BXT+U9pKqFxiYbz7myfSmqQzbKR9KsDnvX/Q4U1ZCUdp1zn88Lz5d&#10;cRZQ2EIYsCrnexX4zezjh2ntJmoAGzCF8oxIbJjULucbRDfJsiA3qhLhApyypNTgK4F09Ous8KIm&#10;9spkg15vnNXgC+dBqhDo9q5V8lni11pJfNA6KGQm5+QbptWndRXXbDYVk7UXblPKzg3xD15UorT0&#10;6JHqTqBgW1/+QVWV0kMAjRcSqgy0LqVKMVA0/d6baJ42wqkUCyUnuGOawv+jlfe7J/foGTZfoKEC&#10;xoTULkwCXcZ4Gu2ruJOnjPSUwv0xbapBJulydHnVH1+OOJOkG4371yQTTXaydj7gVwUVi0LOPZUl&#10;ZUvslgFb6AESH7OwKI1JpTGW1Tkffx71ksFRQ+TGRqxKRe5oTp4nCfdGRYyx35VmZZECiBepvdSt&#10;8WwnqDGElMpiij3xEjqiNDnxHsMOf/LqPcZtHIeXweLRuCot+BT9G7eLnweXdYunnJ/FHUVsVk1X&#10;0RUUeyq0h3YGgpOLkqqxFAEfhaemp9rSIOMDLdoAZR06ibMN+N9/u4946kXSclbTEOU8/NoKrzgz&#10;3yx16XV/OIxTlw7D0eWADv5cszrX2G11C1SOPn0ZTiYx4tEcRO2heqF5n8dXSSWspLdzjgfxFtvR&#10;pv9Cqvk8gWjOnMClfXIyUsfqxF57bl6Ed11DIrXyPRzGTUze9GWLjZYW5lsEXaamjQlus9olnmY0&#10;tX33n8RP4PycUKdfb/YKAAD//wMAUEsDBBQABgAIAAAAIQC8v/1E3wAAAAcBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0lKSxOzKSVQBNFDay/eNtlpEpqdjdltG/31jie9veE9&#10;3vsm30y2F1ccfedIQTyPQCDVznTUKDi+7x7XIHzQZHTvCBV8oYdNcX+X68y4G+3xegiN4BLymVbQ&#10;hjBkUvq6Rav93A1I7J3caHXgc2ykGfWNy20vkyhaSas74oVWD1i2WJ8PF6vgpdy96X2V2PV3Xz6/&#10;nrbD5/FjqdTDbNo+gQg4hb8w/OIzOhTMVLkLGS96BUkac1LBgj9iO12kKxAVi3gJssjlf/7iBwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO2vAA1oAgAAPQUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALy//UTfAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;wgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00A97A5A" w:rsidRPr="002F7A37" w:rsidRDefault="00A97A5A">
+                    <w:p w14:paraId="6785B487" w14:textId="77777777" w:rsidR="00A97A5A" w:rsidRPr="002F7A37" w:rsidRDefault="00A97A5A">
                       <w:r w:rsidRPr="002F7A37">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>＊</w:t>
                       </w:r>
                       <w:r w:rsidRPr="002F7A37">
                         <w:t xml:space="preserve">添付書類　　</w:t>
                       </w:r>
                       <w:r w:rsidRPr="002F7A37">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>・事業決算書・</w:t>
                       </w:r>
                       <w:r w:rsidRPr="002F7A37">
                         <w:t>コンベンション参加者名簿・コンベンション主催者調査票</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A97A5A" w:rsidRPr="002F7A37" w:rsidRDefault="00A97A5A" w:rsidP="00A97A5A">
+                    <w:p w14:paraId="0F6B9309" w14:textId="77777777" w:rsidR="00A97A5A" w:rsidRPr="002F7A37" w:rsidRDefault="00A97A5A" w:rsidP="00A97A5A">
                       <w:pPr>
                         <w:ind w:firstLineChars="700" w:firstLine="1470"/>
                       </w:pPr>
                       <w:r w:rsidRPr="002F7A37">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>・事業実績を</w:t>
                       </w:r>
                       <w:r w:rsidRPr="002F7A37">
                         <w:t>証明する書類（</w:t>
                       </w:r>
                       <w:r w:rsidRPr="002F7A37">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>当日配付された資料、プログラム、抄録集等）</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00902360" w:rsidRPr="002F7A37">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008B6587" w:rsidRPr="002F7A37" w:rsidSect="00877EAF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1191" w:bottom="1418" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00902360"/>
     <w:rsid w:val="002F7A37"/>
     <w:rsid w:val="00455FD6"/>
     <w:rsid w:val="004C5C46"/>
+    <w:rsid w:val="004E1E7E"/>
     <w:rsid w:val="004F0DE9"/>
     <w:rsid w:val="008B6587"/>
     <w:rsid w:val="00902360"/>
     <w:rsid w:val="00A05D68"/>
     <w:rsid w:val="00A97A5A"/>
     <w:rsid w:val="00D70160"/>
     <w:rsid w:val="00D91A6A"/>
+    <w:rsid w:val="00FB2E66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="3B3A88FC"/>
   <w15:docId w15:val="{491AE2A8-398D-46A5-81B1-F2DF94962198}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1936,51 +1954,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2226,51 +2244,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F0DE9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004F0DE9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>